--- v0 (2025-12-22)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.12.2024, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tělocvična u Tyršovy školy bude větší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Plánovaná tělocvična u Základní školy Tyršova bude o něco větší. Radnice nechává přepracovat studii. Uvnitř tak budou moci probíhat současně dvě hodiny tělesné výchovy. Žáci už nebudu přecházet do haly ABC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,248 +239,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náklady na stavbu tělocvičny, její propojení se školou a úprava venkovních prostor se odhadují na 118 milionů korun. O kvalitní tělocvičnu usiluje Základní škola Tyršova asi dvacet let. Hodiny tělesné výchovy tu děti z 1. stupně absolvují v malém prostoru 13 x 7 metrů, starší děti chodí do haly ABC, učitelé tuto trasu absolvují denně několikrát. Za pronájem haly platí škola Tělovýchovné jednotě přes 600 tisíc korun ročně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už loni na sportovní komisi padl návrh, že by tady mohla být hala velikosti 40 x 20 metrů, v podstatě rozměr nové haly, která se projektuje v areálu sportovišť. Teď to zaznělo znovu i na zastupitelstvu, takže i tím jsem se znovu zabývali, ale z mnoha důvodů jsme k tak velkému rozměru nepřistoupili. Jeden z nich je, že by kolem školy nezbylo prostor pro venkovní činnosti, dále náklady by byly až třikrát vyšší, a také kvůli tomu, že je to ochranné pásmo městské památkové rezervace a je možné, že by to ani památkáři nepovolili. Ale úplně ten hlavní důvod je ten,  že hala této velikosti právě vzniká v areálu sportovišť.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikulášskou tradici ctí v Žilině besídkou pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osadní výbor v Žilině letos opět uspořádal tradiční Mikulášskou besídku, která do kulturního  sálu restaurace Kolonie přilákala děti i dospělé z celé obce. Děti s napětím očekávaly příchod Mikuláše, anděla a čerta, kteří je odměnili balíčky plnými dobrot a drobných dárků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kubínová, předsedkyně Osadního výboru v Žilině: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Kapacitu máme vždycky naplněnou, jsme rádi, že je pořád dost rodičů, kteří tuto tradicí pěstují a je to jedna z našich nejoblíbenějších akcí. Mimo dárků pro děti máme samozřejmě nachystaný i program, vystoupí Klauni z Balónkova se svou show a doufám, že se to dětem bude líbit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Kapacitu máme vždycky naplněnou, jsme rádi, že je pořád dost rodičů, kteří tuto tradicí pěstují a je to jedna z našich nejoblíbenějších akcí. Mimo dárků pro děti máme samozřejmě nachystaný i program, vystoupí Klauni z Balónkova se svou show a doufám, že se to dětem bude líbit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám radost, že se najdou lidé, kteří jsou ochotni obětovat energii a čas k tomu, aby udělali radost druhým. Obzvlášť v době Vánoc je to důležité a když se jedná o radost pro děti, tak je to o to krásnější.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto Mikulášské akce a další programy cílené na místní obyvatele pořádají pravidelně nejen v Žilině, ale i v jiných částech města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město podporuje tuto činnost v místních částech dlouhodobě a bude v tom samozřejmě pokračovat. I v rozpočtu na příští rok je s tímto počítáno. Mikulášskou nadílku, ale i jiní akce pro děti v Žilině, finančně podporuje i novojičínská Charita z Tříkrálové sbírky, jako poděkování za pomoc při této bohulibé sbírce.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konkrétně tady v Žilině plánují na únor maškarní karneval pro děti a třeba v březnu ples pro dospělé. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z Ukrajiny přijely jako hosté i umělci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První prosincový týden byl v Novém Jičíně ve znamení přátelství a kultury. Na pozvání města sem přijela skupina dětí z Ukrajiny, a to nejen jako hosté, ale také jako umělci, kteří se podělili o své dovednosti a radost ze života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do Nového Jičína přijelo na sedm dní 42 dětí ze spřáteleného města Pavlohrad, které leží ve středovýchodní Ukrajině, zhruba 1 500 kilometrů odtud. Zapojily se tu do výuky v základních školách a na gymnáziu, prohlédly si ostravský Svět techniky a novojičínský adventní jarmark. Vrchol jejich návštěvy nastal v Beskydském divadle, kde naopak oni jako hosté připravili asi hodinové vystoupení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valerija Iljuščenko, umělecká vedoucí tanečního souboru Junist: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Máme tady vystoupení souboru Junist, tedy Mládí, to jsou děti už staršího věku, oni krásně tančí. Pak tady máme pěvecký sbor, také děti, které se zabývají robotikou a pak ještě akrobatický rock‘n’roll‘ klub Vostorg. To jsou ty naše nejmladší děti, které vždycky vyhrávají soutěže, opravdu jsou nositeli mnoha cen.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Máme tady vystoupení souboru Junist, tedy Mládí, to jsou děti už staršího věku, oni krásně tančí. Pak tady máme pěvecký sbor, také děti, které se zabývají robotikou a pak ještě akrobatický rock‘n’roll‘ klub Vostorg. To jsou ty naše nejmladší děti, které vždycky vyhrávají soutěže, opravdu jsou nositeli mnoha cen.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My jsme s Pavlohradem navázali takovou neformální komunikaci a přátelství před rokem a čtvrt. Byl to projekt Evropské unie. No a v létě tohoto roku jsem se dohodli, že jim nabídneme návštěvu jejich talentovaných dětí tady u nás v Novém Jičíně.  Jednak, a by si mohly odpočinout od houkajících sirén a mohyl v klidu spát, ale také aby něco předvedly našemu městu. Krásné na tom je, že asi patnáct novojičínský rodin se nabídlo, že u sebe některé z těch žáků ubytují.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My jsme s Pavlohradem navázali takovou neformální komunikaci a přátelství před rokem a čtvrt. Byl to projekt Evropské unie. No a v létě tohoto roku jsem se dohodli, že jim nabídneme návštěvu jejich talentovaných dětí tady u nás v Novém Jičíně.  Jednak, a by si mohly odpočinout od houkajících sirén a mohyl v klidu spát, ale také aby něco předvedly našemu městu. Krásné na tom je, že asi patnáct novojičínský rodin se nabídlo, že u sebe některé z těch žáků ubytují.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta myšlenka vznikla ve spolupráci s panem starostou Pavlohradu, který u nás byl na návštěvě. Slovo dalo slovo a zorganizovali jsme tuto akci, která směřuje právě na ty nejmenší a nejzranitelnější, což jsou děti. Protože to, co se v jejich městě děje, protože jsou velmi blízko té frontové linii, to si naši lidé kolikrát ani nedokáží představit.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valerija Iljuščenko, umělecká vedoucí tanečního souboru Junist: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je velice těžké žit ve válce, velice těžké, ale my jsme si už zvykli na to, že pořád slyšíme ty vzdušné poplachy. Zvykli jsme si, že utíkáme do krytu, i naše děti se naučily chodit do školy do krytu. Oni mají normální výuku možná jednou za měsíc, jinak všechno online. Děti, když přijely sem, tak říkaly, takové ticho, takové skutečné ticho. Ten sluch už mají natolik vytříbený, že v noci , když tady leží, tak se jim pořád zdá, že slyší ty drony, které tam létají. Prostě, je to hrozné, co válka dělá s lidmi, ale zvykli jsme si. Prostě jsme si zvykli, prostě víme, že když zazní poplach, tak, když máme možnost, tak utíkáme do krytu, když tu možnost nemáme, tak už ani ne. Ale přesto, přese všechno, všichni chceme domů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program pro děti na každý den připravilo nejen Návštěvnické centrum, a také rodiny, ve kterých byly ubytovány. Jeho intenzita byla dána i počátkem adventního období a s tím spojenými událostmi. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program pro děti na každý den připravilo nejen Návštěvnické centrum, a také rodiny, ve kterých byly ubytovány. Jeho intenzita byla dána i počátkem adventního období a s tím spojenými událostmi.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polina Berdnik, děti z ukrajinského Pavlohradu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Procházeli jsme se na jarmarku, byli jsme ve dvou školách a moc se nám tam líbilo. A velká novinka pro nás je, že tady žijeme v hotelu bez rodičů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jehor Cholodnjak, děti z ukrajinského Pavlohradu:</w:t>
       </w:r>
       <w:r>
@@ -489,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-13-12-2024-16-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>