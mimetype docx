--- v0 (2026-03-28)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.12.2024, 18:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekty dle návrhů místních lidí jsou hotovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotovy jsou tři nové projekty, které vzešly z nápadů lidí v rámci participativního rozpočtu. Ve městě přibyla meteostanice, dále také nabíjecí stanice pro elektrokola a mobily a vzhledově se zlepšil prostor u Kotvice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,140 +352,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Bajgar, otec Vaška: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to opravdu hezké gesto, protože těch věcí, které se budou muset udělat, je celkem hodně. a co Vašíkovi nejvíce pomůže? To, že mu budeme věřit, budeme ho podporovat, budeme bojovat a medicína jde pořád dopředu, tak uvidíme, co se může stát. Věříme, že jednoho dne se na ty nohy postaví. My jsme to prostě nevzdali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze vybrané na předvánočním jarmarku školy budou přidány k další probíhající sbírce, ve které se lidé Vaškovi skládají na mechanický vozík, bezbariérovou úpravu domu a rehabilitace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Advent na kardinála Tomáška začal jarmark s koncertem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do adventní nálady se zcela ponořila Základní škola Františka kardinála Tomáška. Uspořádala jarmark s tvořivými dílnami. Zahájil ho koncert v zahradě školy a rozsvícení vánočního stromu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Adventní jarmark Základní školy Františka kardinála Tomáška začal, jak je tady zvykem, na školní zahradě malým koncertem žáků a rozsvícením vánočního stromu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Adventní jarmark Základní školy Františka kardinála Tomáška začal, jak je tady zvykem, na školní zahradě malým koncertem žáků a rozsvícením vánočního stromu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller, ředitel ZŠ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Františka kardinála Tomáška: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je fajn, že jsme schopni zmobilizovat sboreček, který pravidelně nepracuje v naší škole, nicméně na ten adventní jarmark vždycky nachystáme s paní učitelkami hudební výchovy takovou druhostupňovou sborečkovou  dílničku a trénují na to, aby se mohli předvést před svými rodiči a ostatními návštěvníky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen pro zajímavost, tento školní sbor letos zazpíval také na náměstí ve Studénce 1. prosince při slavnostním rozsvícení hlavního vánočního stromu. A hudba byla také předmětem z jedné z tvořivých dílen uvnitř školy, kam se pak všichni návštěvníci vypravili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen pro zajímavost, tento školní sbor letos zazpíval také na náměstí ve Studénce 1. prosince při slavnostním rozsvícení hlavního vánočního stromu. A hudba byla také předmětem z jedné z tvořivých dílen uvnitř školy, kam se pak všichni návštěvníci vypravili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller, ředitel ZŠ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Františka kardinála Tomáška: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tak už tradičně startujeme advent adventním jarmarkem, kdy pozveme všechny rodiče, přátele školy na naši půdu a děláme rukodělné dílny, kde si mohou vytvořit nějakou vánoční ozdobu, nebo jen tak přijít nasávat atmosféru, případně si něco koupit. Děti už počátkem října začínají dělat  adventní věnce, svícny, stromečky, takže určitě je tu co vidět, je co prodávat a ta slavnostní atmosféra dneska vlastně odšpuntuje.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tak už tradičně startujeme advent adventním jarmarkem, kdy pozveme všechny rodiče, přátele školy na naši půdu a děláme rukodělné dílny, kde si mohou vytvořit nějakou vánoční ozdobu, nebo jen tak přijít nasávat atmosféru, případně si něco koupit. Děti už počátkem října začínají dělat  adventní věnce, svícny, stromečky, takže určitě je tu co vidět, je co prodávat a ta slavnostní atmosféra dneska vlastně odšpuntuje.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žáci školy a návštěvníci jarmarku: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už jsem si vyrobila tento svícen a teď se chystáme podívat se na knihy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Asi si budu chtít ozdobit perníčky.”</w:t>
       </w:r>
     </w:p>
@@ -490,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-12-2024-18-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>