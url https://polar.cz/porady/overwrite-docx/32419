--- v1 (2026-05-21)
+++ v2 (2026-08-29)
@@ -639,51 +639,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-12-2024-18-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-12-2024-18-15?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>