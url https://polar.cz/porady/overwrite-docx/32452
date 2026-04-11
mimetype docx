--- v0 (2025-12-27)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské letiště využívá stále více cestujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Část návštěvníků, kteří ročně zavítají do Moravskoslezského kraje, přilétá na ostravské letiště Leoše Janáčka v Mošnově. To postupně rozšiřuje pravidelné i turistické linky do celého světa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -465,68 +580,58 @@
         <w:t xml:space="preserve">Eliška Kollerová, zástupkyně primářky rehabilitačního oddělení KHN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je to zásadní. Ostatní pracoviště v okolí aplikaci botulotoxinu taky nabízí, ale to, co nás odlišuje od ostatních je to, že to cvičení navazuje na tu aplikaci, což podle posledních poznatků vědy je to zásadní na celé terapii. Protože po třech měsících ten účinek vyprchá a byli bychom tam, kde jsme byli před začátkem léčby. Když bude pravidelně sám  2x denně cvičit, tak dochází k postupnému zlepšování zdravotního stavu a funkce dané končetiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivní spolupráce pacienta s lékařem je proto pro viditelný výsledek podstatná. Aplikovat botulotoxin pacientům začala KHN koncem loňského roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SPRÁVA ŽELEZNIC HLEDÁ PROJEKTANTA PRO VRT SLEZSKO</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Ostrava chystá modernizaci náměstí Republiky, která zlepší přestupy, prostředí pro cestující a tramvajovou dopravu. Součástí je rekonstrukce podchodů Frýdlantských mostů, oprava mostu i nový mobiliář. Přestavba začne příští rok a počítá s prosvětlením podchodů, odstraněním stánků a vznikem kavárny s ozeleněným atriem.</w:t>
+        <w:t xml:space="preserve">SPRÁVA ŽELEZNIC HLEDÁ PROJEKTANTA PRO VRT SLEZSKO Správa železnic hledá projektanta nové vysokorychlostní trati VRT Slezsko, která povede od Ostravy ke státní hranici s Polskem. Projektové práce mají začít v polovině příštího roku. Trať se v Dolní Lutyni odpojí od stávajícího koridoru a překoná hranici po estakádě přes řeku Olši. Součástí projektu je i zkapacitnění úseku Ostrava–Bohumín.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">REVITALIZACE NÁMĚSTÍ REPUBLIKY ZAČNE V ROCE 2025 Ostrava chystá modernizaci náměstí Republiky, která zlepší přestupy, prostředí pro cestující a tramvajovou dopravu. Součástí je rekonstrukce podchodů Frýdlantských mostů, oprava mostu i nový mobiliář. Přestavba začne příští rok a počítá s prosvětlením podchodů, odstraněním stánků a vznikem kavárny s ozeleněným atriem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoce pod kopulí Bredy jsou velkým tahákem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -539,61 +644,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vánoce pod kopulí Bredy jsou další příležitostí, jak si užít tuto běžně nepřístupnou kulturní památku, která postupně vstává z popela. Lidé vzpomínají a zároveň si vychutnávají vánoční atmosféru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Vánoc pod kopulí Bredy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to nádherné a jsem rád, že jsem tady asi tak po 25 letech, možná 30 letech opět znovu, tak vzpomínám na ty krásné místa.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to tady hezké, líbí se mi to.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to tady hezké, líbí se mi to.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Už se těšíme až to bude spravené, protože to je nostalgie. My jsme tady chodili ještě nakupovat a to už je hodně dávno. Snad to dopadne dobře všechno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to krásné, určitě. Je to úžasné pro dospělé i pro děti i třeba pro starší generace, které můžou zavzpomínat, jak to bylo tenkrát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Konečný, mluvčí, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten strom má okolo 14 metrů, byla to trošku taková složitější logistická akce, protože skutečně dostat tak obrovský strom těmi malými dveřmi bylo velmi náročné, ale naštěstí tady máme šikovné kolegy, kterým se to povedlo. My se jako město každý rok snažíme na Vánoce připravit něco nového, jednou z novinek je právě toto perníkové městečko a vánoční strom.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -710,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-12-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>