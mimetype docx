--- v1 (2026-04-11)
+++ v2 (2026-08-30)
@@ -855,51 +855,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-12-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-12-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>