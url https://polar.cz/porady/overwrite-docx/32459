--- v0 (2025-12-26)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.12.2024, 18:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Srdce pro Porubu pomůže 13letému Maximovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční jarmark na Alšově náměstí v Ostravě-Porubě je kromě kulturního programu spojen také s charitativní sbírkou Srdce pro Porubu. Na návštěvníky čekal charitativní punč se starostkou, hudební program a děti si užily projížďky vláčkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,73 +316,67 @@
         <w:t xml:space="preserve">Martin Otipka, mluvčí Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Je to myslím taková trochu netradiční věc, protože člověk nemá moc možností, aby se svezl takovým vláčkem po Hlavní třídě. Ten princip je jednoduchý. Každý, kdo dá jakýkoliv příspěvek na sbírku Srdce pro Porubu dostane lístek a může jezdit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci Dne se Srdcem pro Porubu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Přijeli jsme pro to, abychom tady s dětmi oslavili pěkné Vánoce a podpořili dobrou věc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Abychom podpořili Srdce pro Porubu a sbírku pro toho malého chlapečka.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Určitě je to dobrá věc, já také přispívám na charity, dneska jsem také přispěla a určitě přispívat budu. Lidi by si měli pomáhat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud máte zájem na Maxima přispět a nestihli jste to v rámci akce na Alšově náměstí, k dispozici je transparentní účet 500063622/0800 nebo také pokladnička v porubském Informačním centru na Hlavní třídě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -399,53 +508,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Rodek (ANO), místostarosta Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Získané finanční prostředky chceme použít na rozvoj a zkvalitnění našich akcí, které už teď děláme. Můžu zmínit určitě například stále rostoucí Zažít Porubu jinak nebo další akcí jsou Mezinárodní hry seniorů, které každoročně pořádáme. A v příštím roce budeme pořadatelskou zemí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé Poruby se tak mohou těšit na další nové akce a zážitky, které opět propojí všechny generace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze ZŠ Josefa Valčíka budou mít novou tělocvičnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na pomezí Poruby a Pustkovce začala po letech příprav rekonstrukce sportovní haly. Objekt byl v tak špatném stavu, že už do něj několik let nemohli chodit děti z přilehlé základní školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -621,93 +729,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-19-12-2024-18-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>