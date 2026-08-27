--- v1 (2026-04-09)
+++ v2 (2026-08-27)
@@ -771,51 +771,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-19-12-2024-18-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-19-12-2024-18-15?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>