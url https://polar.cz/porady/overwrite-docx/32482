--- v0 (2026-03-09)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.12.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsvícení vánočního stromu předcházel koncert a vánoční jarmark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opět po roce jsou tady nejkrásnější svátky v roce – Vánoce. Tu správnou vánoční atmosféru navodili svým vystoupením v Domě PZKO žáci stonavské základní školy. Vánoční koncert byl navíc doplněn jarmarkem. Vyvrcholením pak bylo bezesporu slavnostní rozsvícení vánočního stromu před obecním úřadem. Stromeček se totiž ve Stonavě tradičně rozsvěcuje těsně před Vánocemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -493,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-12-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>