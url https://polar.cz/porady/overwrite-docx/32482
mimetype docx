--- v1 (2026-05-21)
+++ v2 (2026-08-28)
@@ -650,51 +650,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-12-2024-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-12-2024-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>