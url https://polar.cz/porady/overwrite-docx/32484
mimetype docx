--- v0 (2026-04-10)
+++ v1 (2026-08-28)
@@ -587,51 +587,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-24-12-2024-16-25" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-24-12-2024-16-25?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>