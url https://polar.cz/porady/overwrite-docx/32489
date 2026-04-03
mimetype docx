--- v0 (2025-12-27)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Útulek pro psy v Ostravě se vzpamatovává z povodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zářiové povodně také velmi zasáhly ostravský útulek pro psy v Třebovicích. Voda vystoupala až do výšky dva půl metru a zaměstnanci museli   se psy do patra, kde pak čekali, až voda opadne. Poděkování patří lidem, kteří si mnoho psů odvedli domů a někteří u nich i zůstali. Ostatní psi jsou už zpátky, ale veškeré prostory čeká rekonstrukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -622,73 +737,67 @@
         <w:t xml:space="preserve">Martin Otipka, mluvčí Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Je to myslím taková trochu netradiční věc, protože člověk nemá moc možností, aby se svezl takovým vláčkem po Hlavní třídě. Ten princip je jednoduchý. Každý, kdo dá jakýkoliv příspěvek na sbírku Srdce pro Porubu dostane lístek a může jezdit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci Dne se Srdcem pro Porubu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Přijeli jsme pro to, abychom tady s dětmi oslavili pěkné Vánoce a podpořili dobrou věc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Abychom podpořili Srdce pro Porubu a sbírku pro toho malého chlapečka.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Určitě je to dobrá věc, já také přispívám na charity, dneska jsem také přispěla a určitě přispívat budu. Lidi by si měli pomáhat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud máte zájem na Maxima přispět a nestihli jste to v rámci akce na Alšově náměstí, k dispozici je transparentní účet 500063622/0800 nebo také pokladnička v porubském Informačním centru na Hlavní třídě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -780,93 +889,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-12-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>