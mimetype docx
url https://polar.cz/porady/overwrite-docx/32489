--- v1 (2026-04-03)
+++ v2 (2026-08-30)
@@ -931,51 +931,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-12-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-12-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>