--- v0 (2025-12-23)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.12.2024, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohlédnutí za rokem 2024 v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Připomínka významných událostí, projektů i okamžiků na společných akcích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -72,186 +187,193 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné pokračovala likvidace jmelí na stromech. Loni na podzim začali práce arboristů v parku Boženy Němcové, kde byl tento parazit rozšířen nejvíce, postupně se ale jmelí likvidovalo i v jiných částech města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná se připojila do celorepublikové akce nazvané Ledová města. Konala se o pololetních prázdninách a nabídla dětem z jiných měst příležitost seznámit se s historií, pamětihodnostmi a zajímavostmi, které děti často znají jen ze školních učebnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">V budově vlakového nádraží byla dokončena rekonstrukce. Investice  zahrnovala rekonstrukci centrální a severní části nádražní budovy. V  centrální části nádraží prošly rekonstrukcí prostory veřejných toalet.  Další práce se pak týkaly ochozu výpravní haly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V budově vlakového nádraží byla dokončena rekonstrukce. Investice  zahrnovala rekonstrukci centrální a severní části nádražní budovy. V  centrální části nádraží prošly rekonstrukcí prostory veřejných toalet.  Další práce se pak týkaly ochozu výpravní haly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městský dům kultury si letos připomněl 60. výročí. V rámci oslav  se uskutečnilo několik velkých akcí. Například filmoví fanoušci měli  možnost nahlédnout do zázemí kina Centrum. Dostali se ke konstrukci za  plátno, prohlédli si akustiku i kabinu promítačů.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Načerpat inspiraci a sváteční velikonoční náladu mohli obyvatelé města na tradičním jarmarku. Po celé dva dny před Velkým pátkem probíhal na Masarykově náměstí bohatý kulturní program pro celou rodinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na náměstí se konal Den Země, jedna z dalších tradičních akcí, které pořádá město Karviná s několika dalšími organizacemi společně. V centru města bylo hned několik stanovišť a stánků převážně s ekologickou tématikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj investovala peníze do vybudování předporodního pokoje pro páry, které čekají na příchod svého potomka. Po celou dobu hospitalizace, v době porodu i po porodu tak nemusí být partneři vůbec separováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Házenkáři Karviné se po roční pauze radovali ze získání mistrovského titulu, a to za bouřlivé podpory plné haly fanoušků. Věčného rivala z Plzně porazili sebevědomě 35:27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na jaře začala rekonstrukce ulice Borovského. Rekonstrukce by měla přispět k výraznému zlepšení bezpečnosti silnice.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Na jaře také museli řidiči začít využívat objízdné trasy ve městě kvůli demolici Kovonského mostu. Zbourání bylo nutné, jeho životnost pomalu končila a projektanti doporučili most strhnout.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Na jaře také museli řidiči začít využívat objízdné trasy ve městě kvůli demolici Kovonského mostu. Zbourání bylo nutné, jeho životnost pomalu končila a projektanti doporučili most strhnout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro karvinské seniory připravil odbor sociální velkou výzvu – ujít kolem Karvinského moře dohromady 300 km. Senioři ji nejen splnili, ale dokonce překonali. Ve štafetovém pochodu ušli trasu dlouhou 392 km.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné se rozhodlo udělit Pamětní list Rady města Karviné osobnostem ve zdravotnictví. Vybráni byli ti, kteří svou práci dělají zodpovědně, s velkým nasazením a mimořádným rozsahem odborných aktivit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociální služby Karviná uspěly ve výzvě projektu IROP z roku 2023 a mohly prostřednictvím dotace zakoupit nové automobily pro pečovatelskou službu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbor dobrovolných hasičů z Karviné-Ráje uspořádal na Lodičkách slavnost ke 100. výročí založení sboru. Nechyběla ukázka českých i polských hasičských sborů, mše s požehnáním a také vyznamenání zasloužilých hasičů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Firma, která zajišťovala práce na odbahnění jezera Lodiček a úpravy břehů včetně výstavby nové lávky, ukončila zadané práce. Pro celkový efekt byly ale nutné další kroky, včetně zarybnění jezera, které proběhlo na podzim.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Firma, která zajišťovala práce na odbahnění jezera Lodiček a úpravy břehů včetně výstavby nové lávky, ukončila zadané práce. Pro celkový efekt byly ale nutné další kroky, včetně zarybnění jezera, které proběhlo na podzim. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PZKO Karviná-Ráj  začalo s přípravou přestavby svého zázemí. Budova, ve které pořádají akce pro veřejnost, již nevyhovovala důstojným podmínkám. Na rekonstrukci sehnali členové PZKO  i finance z Polska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vlakovém nádraží zastavil po sedmi letech na dva dny protidrogový vlak, který měl zejména školáky ale i dospělé odradit od užívání návykových látek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné začalo zkrášlování dalších veřejných prostranství. Po náměstíčku u Permonu a velké proměny prostoru u obchodního domu v centru města přišlo na řadu Gagarinovo náměstí a také plocha poblíž ulice Nedbalova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná zažila i tradiční dvoudenní slavnosti města. Letos proběhly ve  spolupráci s OKD, které do stejného termínu přesunuly zářijové Hornické  slavnosti. </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 12. zasedání zastupitelstva města konaném v květnu se mimo jiné schvalovalo nabytí pozemku Asentalu a plán města koupit lokalitu Karvinské moře. Ke koupi došlo už letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Lodičkách v Karviné se pořádaly akustické koncerty, kde si lidé společně zpívali známé písně za doprovodu kytar. Akce organizovaná Iniciativou Dokořán přilákala amatérské i profesionální muzikanty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -269,55 +391,60 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné byl slavnostně otevřen moderní chirurgický pavilon v hornické  nemocnici. Nové prostory zlepší kvalitu péče a komfort pro pacienty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Silnice spojující Karvinou a Český Těšín prošla rozsáhlými opravami, které potrvají až do dubna 2025. Práce zahrnují modernizaci vozovky i zlepšení dopravní infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další veřejné prostranství v Karviné bylo revitalizováno, čímž se zlepšila jeho estetika i funkčnost. Nové prvky mají sloužit k odpočinku a relaxaci obyvatel.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">V Karviné začala výstavba nového domova pro seniory Proseneo. Projekt má zajistit moderní bydlení a péči pro starší občany města</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Karviné začala výstavba nového domova pro seniory Proseneo. Projekt má zajistit moderní bydlení a péči pro starší občany města</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnilo setkání vedení Národní sportovní agentury s primátorem města Janem Wolfem. Diskutovali o podpoře sportu ve městě a o možnostech rozvoje sportovní infrastruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polské oddělení Regionální knihovny Karviná oslavila půlstoletí své existence bohatým kulturním programem. Akce přilákala mnoho návštěvníků a nabídla nejen literární aktivity, ale i jarmark pro čtenáře.</w:t>
       </w:r>
@@ -336,111 +463,115 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Středisko volného času Juventus funguje ve městě 50 let. Letos se proto v prostorách střediska sešli současní í bývalí zaměstnanci, aby společně zavzpomínali na prožitou dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V září se oddílu Black forest bikers podařilo oficiálně zprovoznit síť stezek plnou trailů v Černém lese.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město čelilo následkům vytrvalého deště, který způsobil lokální záplavy a škody na infrastruktuře. Hasiči a dobrovolníci pracovali na odstraňování škod a pomáhali lidem v zasažených oblastech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné bylo dokončeno moderní dopravní hřiště, které nyní plně využívají místní školáci. Projekt má pomoci dětem lépe porozumět pravidlům silničního provozu a podpořit bezpečnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné proběhla pietní akce na památku horníků, kteří tragicky zahynuli v důlních neštěstích. Setkání uctilo jejich památku a připomnělo význam hornické historie města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Karviné Jan Wolf se setkal s mladými lidmi a také seniory při debatě o městských projektech a jejich vlivu na život obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základní škola Borovského oslavila čtyři dekády svého působení slavnostním programem a setkáním bývalých i současných pedagogů a žáků. Škola připravila také výstavu mapující svou historii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Základní škola Borovského oslavila čtyři dekády svého působení  slavnostním programem a setkáním bývalých i současných pedagogů a žáků.  Škola připravila také výstavu mapující svou historii.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Základní škola Borovského oslavila čtyři dekády svého působení  slavnostním programem a setkáním bývalých i současných pedagogů a žáků.  Škola připravila také výstavu mapující svou historii. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V rámci týdne sociálních služeb město Karviná ocenilo pracovníky, kteří se věnují péči o druhé. Akce zdůraznila jejich záslužnou činnost a přínos pro komunitu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po rozsáhlých opravách byl Kovonský most v Karviné znovu otevřen pro dopravu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krytý bazén v Karviné získal ocenění v soutěži Stavba roku Moravskoslezského kraje. Ocenění zdůraznilo moderní design a přínos projektu pro místní komunitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -458,58 +589,61 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se na advent rozzářila díky nové vánoční výzdobě, která zkrášlila centrum města. Ozdoby byly navrženy tak, aby vytvořily útulnou sváteční atmosféru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základní umělecká škola Bedřicha Smetany v Karviné oslavila 100 let od svého založení. Oslavy probíhaly během celého roku a připomněly významné milníky školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Masarykově náměstí v Karviné se slavnostně rozsvítil vánoční strom. Akci doprovodil kulturní program a stánky s občerstvením.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Karvinští zastupitelé schválili rozpočet na příští rok. Díky zodpovědnému hospodaření z minulých let zůstává rozpočet vyrovnaný a zahrnuje plánované investice do rozvoje města. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -584,93 +718,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-12-2024-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>