--- v1 (2026-05-21)
+++ v2 (2026-09-05)
@@ -760,51 +760,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-12-2024-16-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-12-2024-16-15?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>