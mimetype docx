--- v0 (2025-12-25)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi Opavou a Krnovem po povodních opět jezdí vlaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi Opavou a Krnovem opět jezdí vlaky. Železničářům se po zářijové povodni podařilo opravit veškeré úseky poničené velkou vodou. Rekonstrukce trati si vyžádala téměř 80 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,53 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po povodních v září 2024 byla zahájena obnova Ústřední čistírny odpadních vod v Ostravě-Přívoze, která se pomalu vrací do normálu. Mechanické čištění už bylo spuštěno, biologické začne postupně od března. Rekonstrukce zařízení bude probíhat celý rok. Primátor Jan Dohnal apeluje na veřejnost, aby do kanalizace nevhazovala, co tam nepatří,.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SILVESTROVSKÁ NOC: 400 ZÁSAHŮ, 50 % POD VLIVEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během silvestrovské noci zasahovali moravskoslezští záchranáři  u více než 400 případů, z toho 111 pacientů ošetřili mezi půlnocí a šestou ranní. Nejčastějšími příčinami zásahů byly pády, poranění způsobená pyrotechnikou a násilím, přičemž polovina zraněných byla pod vlivem alkoholu. Šestnáct osob muselo být ošetřeno pro těžkou opilost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí republiky v Ostravě čeká revitalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chystá významnou revitalizaci jednoho ze svých klíčových dopravních uzlů – náměstí Republiky. Tento projekt přinese nejen technická vylepšení, ale i zásadní změny a větší komfort pro cestující a také řidiče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -671,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-01-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>