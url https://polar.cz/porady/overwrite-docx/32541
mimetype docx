--- v1 (2026-04-02)
+++ v2 (2026-08-30)
@@ -827,51 +827,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-01-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-01-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>