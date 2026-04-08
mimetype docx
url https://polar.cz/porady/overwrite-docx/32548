--- v0 (2025-12-30)
+++ v1 (2026-04-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podařilo se obnovit mechanické čištění odpadních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ústřední čistírna odpadních vod v Ostravě-Přívoze po ničivých povodních znovu ožívá. Díky obrovskému úsilí stovek lidí se rozběhl první stupeň čištění, který výrazně sníží znečištění řeky Odry. Druhý stupeň, tedy biologické čištění, by mohl být spuštěn už na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhý stupeň, tzv. biologické čištění, který odstraňuje i rozpuštěné znečištění, bude následně nabíhat od  března 2025. Jeho aktivace a účinnost je do značné míry závislá na teplotě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rychlost bude závislá i na počasí. Biologická složka se rozvíjí podle tepoty vody, takže laicky řečeno, čím bude tepleji, tím to bude dříve." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro provoz vyhnívacích nádrží byly zajištěny cisterny se zkapalněným LNG jako záložní zdroj energie. Tato opatření umožňují částečný provoz, zatímco probíhají další opravy zařízení. Pořád také trvá apel, aby lidé  dodržovali kanalizační řád a neházeli do odpadu co tam nepatří. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro provoz vyhnívacích nádrží byly zajištěny cisterny se zkapalněným LNG jako záložní zdroj energie. Tato opatření umožňují částečný provoz, zatímco probíhají další opravy zařízení. Pořád také trvá apel, aby lidé  dodržovali kanalizační řád a neházeli do odpadu co tam nepatří.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Malé Hoštice a Chlebičov propojí nová cyklostezka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -510,51 +624,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SLEVOVÉ VOUCHERY NA POBYTY V JESENÍKÁCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský a Olomoucký kraj nabízejí turistům slevové vouchery na ubytování po povodních, které snížily návštěvnost Jeseníků. Turisté ušetří 300 Kč na osobu a noc při pobytu na 2–7 nocí u smluvních ubytovacích zařízení. Program běží od 2. ledna do května 2025 nebo do vyčerpání 20milionové alokace. Seznam partnerů je k dispozici online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÁ ZNAČKA ‚STOP‘ NA OBCHVATU KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na křižovatce obchvatu Karviné nahradila v polovině prosince značka ‚Stop‘ původní ‚Dej přednost v jízdě‘. Tato změna reaguje na časté nehody v místě a má zvýšit bezpečnost všech řidičů. Nové opatření má za cíl zajistit větší pozornost a odpovědnost účastníků provozu. Další podrobnosti se dozvíte na portále </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">dopravniinfo.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká cena NJ přivítala krasobruslařky z celé republiky</w:t>
       </w:r>
     </w:p>
@@ -740,93 +854,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dopravniinfo.tv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dopravniinfo.tv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>