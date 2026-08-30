--- v1 (2026-04-08)
+++ v2 (2026-08-30)
@@ -896,51 +896,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dopravniinfo.tv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2025-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dopravniinfo.tv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>