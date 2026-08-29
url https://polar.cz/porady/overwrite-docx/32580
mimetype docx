--- v0 (2025-12-24)
+++ v1 (2026-08-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Smogu v MS kraji dlouhodobě ubývá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na sklonku roku byla v MS kraji vyhlášena smogová situace. I přes to se ale podle českého hydrometeorologického ústavu ovzduší v kraji dlouhodobě zlepšuje, zejména díky opatřením na zdrojích znečištění a lepším povětrnostním podmínkám během zimy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -350,53 +465,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozvoj předškolních dovedností tu probíhá formou hry a dalších aktivit, které podporují  schopnosti důležité pro zvládání budoucího čtení, psaní a počítání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Mžiková</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, speciální pedagog MŠ Poštovní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Ty konkrétní lekce se zabývají rozvojem všech vývojových oblastí, takže se budeme zabývat grafomotorikou, rozvojem předmatematických představ, rozvojem řečové oblasti a také zrakovým a sluchovým vnímáním.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Ty konkrétní lekce se zabývají rozvojem všech vývojových oblastí, takže se budeme zabývat grafomotorikou, rozvojem předmatematických představ, rozvojem řečové oblasti a také zrakovým a sluchovým vnímáním.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Foltinová, učitelka MŠ Poštovní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Velmi důležité je, ocenit to dítě před očima rodičů. Pro něj je to velice motivační, takže děti si potom mohou dát razítko a to vidíte tu radost, že něco zvládly a jsou velmi nadšené.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lekci EDASTIMu se také účastní děti se speciálními vzdělávacími potřebami, dané úkony se jim dají vhodně přizpůsobit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -555,89 +669,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Houdková, kolednice Tříkrálové sbírky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V každé třídě se snažíme ty děti seznámit, proč ti králové vůbec vyšli za tou hvězdou, dary jim ukazujeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na příchod tří králů do mateřské školky se děti se svými učitelkami v mateřské školce v Karviné-Ráji dopředu pokaždé připravují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Kačorová, vedoucí učitelka MŠ U Mateřské školy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">" Celý týden si vyprávíme o tom, kdo ti tři králové byli, co to obnáší, děti si vyrábí korunky, hrají si na ty tři krále, staví si Betlémky, ježíška si tam dávají."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: děti: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"My jsme si společně zazpívali koledy." "My jsme si povídali odkud přišli a jaké přinesli Ježíškovi dary." "Kdo za vámi dnes přišel? Kašpar Melichar a Baltazar." "Co měli sebou ? Kadidlo, zlato a myrhu a my jsme jim dali penízky do kasičky." "Dneska za námi přišli tři králové." "Víš proč jste jim dali penízky? Abychom dětem udělaly radost.” "Aby nebyli lidi nemocní." "My jsme dali do pokladničky penízky pro chudé lidi."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jako poděkování od třech králů dostaly děti tradičně kalendář a symbolické bílé zlato ve formu cukru. A nezapomnělo se také na tradiční nápis na dveře.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -712,93 +825,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-01-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>