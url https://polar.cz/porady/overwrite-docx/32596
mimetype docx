--- v0 (2025-12-22)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové navštívili děti z karvinské MŠ U MŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do ulic města vyrazili koledníci. V Karviné se tři králové zastavují i v místní mateřské školce, aby dětem přiblížili tradici své cesty. Vyprávějí o tom, odkud přišli, proč následovali hvězdu a jaký význam má jejich poselství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,95 +248,93 @@
         <w:t xml:space="preserve">anketa: děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme si společně zazpívali koledy." "My jsme si povídali odkud přišli a jaké přinesli Ježíškovi dary." "Kdo za vámi dnes přišel? Kašpar Melichar a Baltazar. Co měli sebou? Kadidlo, zlato a myrhu." "My jsme jim dali penízky do kasičky." "Dneska za námi přišli tři králové. Víš proč jste jim dali penízky? Abychom dětem udělaly radost.”  "Aby nebyli lidi nemocní." "My jsme dali do pokladničky penízky pro chudé lidi." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Kačorová, vedoucí učitelka MŠ U Mateřské školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Sami to tam dávají a děkujeme i rodičům, že se do toho zapojili s námi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako poděkování od tří králů  dostaly děti tradičně kalendář a symbolické bílé zlato ve formě cukru. A nezapomnělo se také na tradiční nápis na dveře.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jako poděkování od tří králů  dostaly děti tradičně kalendář a symbolické bílé zlato ve formě cukru. A nezapomnělo se také na tradiční nápis na dveře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Houdková, kolednice Tříkrálové sbírky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ten nápis, co píšeme na dveře je požehnání a znamená Christus mansionem benedicat nebo-li Kristus ať požehná tomuto domu v roce 2025." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tři mudrci z Východu, Kašpar, Melichar a Baltazar vyšli do ulic hned 1. ledna a potkat je můžete ještě do úterý, kdy jejich koledování oficiálně skončí. Pomáhat ale lidé mohou i sami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Houdek, vedoucí skupiny koledníků Tříkrálové sbírky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Chodí po celé Karviné, ale skupinek je málo, protože málokdo má odvahu jít, přestože ten samotný zážitek je pro ty děti a rdoiče hezký, kdo se odhodlá. Kdo nebude mít příležitost a my ho nebudeme moct navštívit, může přispět přes QR kód, který  lze stáhnout na stránkách Charity ČR. U nás, v Karviné, kdo by chtěl přispět a nenajde skupinku, tak je trvale kasa v kostele, kde se dá přispět zase do toho 14tého.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Obyvatelé Karviné přispívají do pokladniček, které patří Charitě Český Těšín.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Obyvatelé Karviné přispívají do pokladniček, které patří Charitě Český Těšín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Houdek, vedoucí skupiny koledníků Tříkrálové sbírky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta má vypsaných několik projektů, hlavně týkající se starších lidí, potom jako je celkový koncept Tříkrálové sbírky, menší část jde na aktivity Charity ČR, na celostátní, něco jde na zahraniční pomoc charitě a mlý kousek sebere režie, děti doatáívají nějaké šátky jako odměnu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbírka je letos o něco svátečnější, koná se totiž už čtvrt století. Její poselství se ale za celou dobu vůbec nezměnilo. Pomáhat potřebným.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -528,93 +641,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-11-01-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>