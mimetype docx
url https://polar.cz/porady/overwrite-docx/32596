--- v1 (2026-05-24)
+++ v2 (2026-09-05)
@@ -683,51 +683,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-11-01-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-11-01-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>