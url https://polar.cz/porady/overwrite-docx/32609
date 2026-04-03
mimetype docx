--- v0 (2025-12-24)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci se utkali v lyžařských závodech na Skalce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový ročník Ostravských sportovních her přináší pestrý program plný pohybu, nadšení a vzájemného soutěžení mezi žáky. Jedním z vrcholů byl lyžařský závod mezi přihlášenými školami na oblíbeném kopci Skalka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -480,53 +595,52 @@
         <w:t xml:space="preserve">Jiří Vaníček, vedoucí odboru životního prostředí, Magistrát města Opavy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tím, že lidé z Opavy svým známým, příbuzným, půjčují občanské průkazy, tak do Opavy léta přicestovával ve velkém množství cizí odpad.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Množství cizího odpadu se podařilo snížit přísnějšími kontrolami občanských průkazů, zcela omezit by to měly odpadové karty, které se začnou vydávat od února. Každá domácnost dostane zdarma jednu odpadovou kartu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vaníček, vedoucí odboru životního prostředí, Magistrát města Opavy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Tyto odpadové karty budou načteny při příjezdu na sběrný dvůr speciální čtečkou a počet návštěv a výhledově i množství nebo hmotnost odpadu od jednotlivých domácností budeme evidovat. Chceme od datumu otevření sběrného dvora Na Šlofárně, což by mělo být 17. března, tak chceme, aby vstup na opavské sběrné dvory byl pouze s takovýmito odpadovými kartami.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Tyto odpadové karty budou načteny při příjezdu na sběrný dvůr speciální čtečkou a počet návštěv a výhledově i množství nebo hmotnost odpadu od jednotlivých domácností budeme evidovat. Chceme od datumu otevření sběrného dvora Na Šlofárně, což by mělo být 17. března, tak chceme, aby vstup na opavské sběrné dvory byl pouze s takovýmito odpadovými kartami.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec (ANO), radní Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Sběrný dvůr Na Šlofárně už bude odpovídat standardům, kde by se měly odpady lépe skladovat, Kromě tohoto sběrného dvoru zůstanou ještě dvě sběrná místa, která se nachází v Jaktaři na ulici Přemyslovců a další je v Kateřinkách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sběrný dvůr na ulici Bílovecké v Kylešovicích bude poté pravděpodobně zrušen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -543,193 +657,178 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Situaci s nabídkou knih zachraňuje i antikvariát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V celém bruntálském okrese je jenom jedno jediné knihkupectví. Existuje v Krnově a po povodních bylo několik týdnů zavřené. Neznamená to ale, že lidé na Bruntálsku přestávají číst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Čtenáři  místo do knihkupectví stále častěji míří do knihoven.  Jednoznačně to zaznamenává například městská knihovna v  Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub  Vlček, ř</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">editel Městské knihovny Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „My jsme  zjistili podle statistiky z minulého roku, ačkoliv počet obyvatel  Bruntálu klesl ve sledovaném období, tak nám naopak rostou počty  čtenářů, což je pro nás velmi pozitivní ukazatel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Statistika  dokazuje, že rostou jak počty čtenářů, tak i počty výpůjček.  Stále častěji také lidé chodí na kulturní a vzdělávací akce  pořádané knihovnou. Jedná se třeba o přednášky, autorská  čtení, nebo také vernisáže výstav místních výtvarníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtenářka:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Každý týden tady chodím, že. Jsem spokojená se vším.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mezi  čtenáři, klienty knihovny, převažují ženy. Od této  skutečnosti se odvíjí tituly vypůjčených knih.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena  Wisurová, k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Muži samozřejmě také chodí,  ale čtenářky víc, tak převažují ty ženské romantické knihy,  historické romány a podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Dnešní  knihovny nejsou pouhé půjčovny knih, jak tomu bylo v minulosti.  Jsou to vlastně významná, kompletní kulturní a vzdělávací  centra. Své služby stále rozšiřují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub  Vlček, ř</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">editel Městské knihovny Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Novinkou  v knihovnách jsou teď také e-audio knihy, což znamená, že si  můžete audioknihu stáhnout prostřednictvím aplikace a po měsíci  vám z telefonu zmizí. Je to služba, která je pro čtenáře  zdarma.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Už  od podzimu minulého roku je v Bruntále v provozu antikvariát,  který nabízí také knižní novinky. O zájemce zatím nemá  nouzi.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtenářka:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  „Za antikvariát jsem velmi ráda, protože zrovna jsem našla  velkou sbírku knih na půdě po babičce a nemá mi kdo poradit co  já s tím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Jediné  knihkupectví v celém okrese vypadá na první pohled dost děsivě.  Statistika ale prokazuje, že se čtením to v regionu zase až tak  špatné není.</w:t>
@@ -830,93 +929,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-01-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>