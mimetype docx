--- v0 (2026-03-16)
+++ v1 (2026-08-29)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vedení Ostravy poděkovalo občanům za záchranu života</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Velké štěstí měl starší muž, kterého přímo na ulici v Ostravě postihla zástava srdce. Během chvíle k němu totiž doběhla hlídka strážníků, ale i několik dalších občanů, kteří ho společně oživovali až do příjezdu zdravotnické záchranné služby. Zachránci byli oceněni vedením města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na konci listopadu loňského roku prováděla dvojice strážníků hlídku na Hlavní třídě v Porubě, když se od svědka dozvěděli o člověku, který leží na chodníku na protější straně ulice. Okamžitě se tam vydali a hned bylo jasné, že muž má vážné zdravotní problémy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">zasahující hlídka MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Zjistili jsme, že nejeví známky života. Položil jsem pána na záda a začal jsem provádět resuscitaci."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"já jsem si to nikdy neuměla představit, ale v tu chvíli mi to přišlo všechno automatické." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ke strážníkům se po chvíli přidali také tři zdravotní sestry z fakultní nemocnice, které procházely kolem a zastavila i sanitka, která měla na palubě přenosný defibrilátor, ten ale bohužel výboj nedoporučil a tak se všichni střídali až do příjezdu záchranky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceněná sestra:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nevím, kolik času uběhlo, protože u té resuscitace ta doba ubíhá strašně pomalu a zdá se to nekonečné." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceněný zdravotník: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"My jsme připravovali ambuvak a následně jsme vystřídali strážníky na místě." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdravotní sestry, strážníky i osádku sanitky ocenilo vedení města Ostravy. Strážníci navíc dostali stužku za záchranu života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslav Plaček, ředitel MP Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Každá záchrana života je neskutečný počin a je to vlastně naplnění poslání každého strážníka."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od roku 2005 bylo stužkou za záchranu života již oceněno 53 strážníků Městské  policie Ostrava, kteří zachránili 32 lidských životů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Začala rekonstrukce mostů ve Svinově</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Začalo bourání prvního svinovského mostu nad ulicí Polanecká v Ostravě. Doprava je na Rudné ulici puštěna v jednom směru, ale Polanecká pod mostem je uzavřena. Projekt za celkem 96,5 milionu korun bude dokončen v dubnu 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rekonstrukce mostů na páteřní Rudné ulici v Ostravě  Svinově je v plném proudu a řidiči se musí vypořádat s dopravními  komplikacemi. Současný špatný stav mostů je důsledkem jejich stáří a velkého  dopravního zatížení. Denně po nich projede zhruba 40 tisíc vozidel. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Rýdl, mluvčí Ředitelství silnic a dálnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Právě  tady ten dopravní uzel je nejzatíženější nejen v Ostravě ale v celém  MS kraji. Do dubna příštího roku postavíme nové mosty. To budou mosty nové,  kapacitní a hlavně budou mít technickou životnost 100 let s dramaticky  nižšími náklady na údržbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doprava i pěší komunikace byla úplně uzavřena na ulici  Polanecká pod mosty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslava Bajgarová, obyvatelka domu  na Polanecké ulici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Je to omezení no. Nemůžeme tu chodit pěšky, musíme to  objíždět, autobusy taky vůbec nejezdí. Takže je to takové náročné no, i ta  hlučnost, ale prašnost žádná není, tím že nasněžilo. Tak se to dá."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Rýdl, mluvčí Ředitelství silnic a dálnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Tady  v tuhle chvíli během demolice je ta ulice zcela uzavřená, ale jakmile  proběhne demolice, která bude trvat asi 2 týdny, tak v tu chvíli tu ulici  pustíme. Ovšem ne do plného provozu ale pro pěší, MHD a IZS.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    Stavbu plánuje ŘSD zkombinovat s dalšími čtyřmi  stavbami na stejné silnici, aby se komplikace v dopravě omezily pouze na  jednu stavební sezónu. Rekonstrukce mostů za 95,6 milionu korun má být  zhotovena před létem příštího roku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 14. 1. 2025 17.00 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSTRAVŠTÍ STRÁŽNÍCI PÁTRALI PO VLKOVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostravští strážníci pátrali po údajném vlkovi. Přijali totiž oznámení od ženy, která viděla z okna bytu v Moravské Ostravě zvíře podobné vlkovi. Mělo se volně pohybovat na křižovatce ulic Nádražní a 30. dubna. Z kamerových záznamů se potvrdilo, že velký pes podobající se vlkovi se skutečně v Moravské Ostravě pohybuje. A přidali se také další oznámení od občanů. Nakonec strážníci unaveného psa našli na ulici Generála Hrušky. Pracovníci útulku Československého vlčáka odchytili a předali zpět majiteli. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hejtmanství finančně pomůže vesnickým prodejnám</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moravskoslezský kraj znovu rozhodl o podpoře malých vesnických prodejen v celém regionu. Mnohé z nich by bez podpory kraje měly existenční problémy a nebo by dokonce zanikly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Moravskoslezském kraji je přibližně 254 vesnic. V minulosti měla téměř každá nějaký menší obchod s potravinami, což ale s příchodem supermarketů a nákupních center skočilo a vesnických prodejen ubývá. Ty co fungují, ale mají často problémy a tak je pro ně velmi důležitý program Obchůdek 2021+, díky kterému mohou získat 130 tisíc na rok. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Šimoňáková (ANO), náměstkyně hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Podpořili jsme 57 prodejen ve výši 7,2 miliony korun. Z toho dá 4 miliony Ministerstvo průmyslu a obchodu a zbytek MS kraj."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O dotaci mohou požádat provozovatelé obchodů v obcích do tisíce obyvatel nebo  obcí do tří tisíc obyvatel, jejichž části mají do jednoho tisíce obyvatel. Mezi úspěšnými žadateli jsou tak například Nové Lubice u Vítkova, které mají 190 obyvatel a o obchod se stará přímo obec. Musí ho dotovat ze svého rozpočtu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Kotlář, starosta Nových Lubic: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"pro nás je ta dotace docela dost významná, protože tady na té obci není až toková kupní síla na to, aby to pokrylo veškeré náklady. Do obchodu chodí pár lidí a není to jako kdysi, když se by tady stáli v obchodě fronty."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krajskou dotaci mohou provozovatelé prodejen využít na mzdové náklady, nájem prodejny  a skladu, náklady na energie nebo například telekomunikační služby. Letos byla dotace schválena počtvrté.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Havířovská polytechnická škola dokončila čtyři projekty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oprava příjezdové cesty, vybudování nabíjecích bodů pro elektromobily, oprava havarijního stavu střechy a modernizace výuky – takový je výčet investic na Střední škole polytechnické v Havířově – Šumbarku. Také proto získala tato krajská škola titul Úspěšná škola roku 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro výuku byla  nejzásadnější modernizace učebny robotiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladislav Walach,  ředitel SŠ polytechnické Havířov:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tím, že vnímáme dynamický rozvoj  automatizace, robotizace, digitalizace a také umělé inteligence, musíme se  přizpůsobit a budovat nové učebny, vytvářet nové inovativní způsoby výuky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Kostka,  zástupce ředitele:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Máme tady velký průmyslový robot, ten je především na  ukázku, aby žáci věděli, jak to funguje a z jakých částí se skládá. Ale  aby mohli pracovat samostatně, tak má každý svého samostatného robotka, svůj  notebook a každý programuje svou robotickou ruku tak, aby výuka byla efektivní  a individuální.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: žáci</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Za mě to je pro  budoucí žáky a pro nás velký přínos.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Já si nemyslím, že  to má každá škola, takže jsem spokojen.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kromě nové učebny  škola a MS kraj jako její zřizovatel investovaly do opravy poškozené střechy,  nabíjecích bodů pro elektromobily a nové příjezdové cesty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Veřmiřovský,  náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem rád, že se povedly čtyři akce, které škola  realizovala, a těším se na další aktivity, které škola připravuje a které bude  realizovat ve spolupráci s dalšími partnery, jako jsou třeba zahraniční  střední školy.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    V blízké budoucnosti se chce škola zaměřit na  výuku pneumatiky a elektropneumatiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 14. 1. 2025 17.00 - 2</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAVÍŘOV DOKONČIL REVITALIZACI PARKU U KD </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov dokončil revitalizaci parku u Kulturního domu Radost. Součástí prací byly úpravy zeleně, vybudování nových hracích ploch, odpočinkových zón i parkovacích míst. A renovovali se také cesty a chodníky. Úpravy vyšly na 41 milionů korun a převážnou část nákladů město uhradilo z dotace ze státního rozpočtu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V SADU JOŽKY JABŮRKOVÉ BYLY POKÁCENY NEBEZPEČNÉ STROMY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jírovec, topol a několik platanů muselo být pokáceno v sadu Jožky Jabůrkové v Ostravě-Vítkovicích. Dendrologický průzkum totiž odhalil, že jsou stromy ve špatném stavu a mohly by být pro své okolí nebezpečné. Další vybrané stromy čeká také zdravotní ořez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sad Jožky Jabůrkové v Ostravě-Vítkovicích má přívlastek zelené plíce ostravských Vítkovic. V parku bylo vysázeno mnoho cizokrajných dřevin, které sem dováželi majitelé Vítkovických železáren z celého světa. Ač působily stromy v parku zdravě, opak byl pravdou. Radnice si nechala vypracovat znalecký posudek, který odhalil závažné nedostatky u kmenů osmi stromů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Menšík (Ostravak), místostarosta MOb Ostrava-Vítkovice:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Odborná firma posoudila stav těchto stromů, kde hrozilo riziko pádu a nebezpečí, ty jsme museli pokácet. Šlo o stromy jírovec, topol, byly tam i platany. Dále budeme pokračovat s ořezem a kácením stromů na hřbitově, kde je stav obdobný."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Kudela, jednatel společnosti K&I Forest:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je vidět na těch dřevinách, které jsme pokáceli, že jsou opravdu duté. Další krok, který tady bude probíhat tak je zdravotní ořez vybraných stromů, je jich k ořezu určena zhruba stovka a to všechno je právě z důvodu bezpečnosti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ještě letos budou v parku vysázeny stromy nové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Menšík (Ostravak), místostarosta MOb Ostrava-Vítkovice:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Budou se sadit jírovce, které jsou odolnější vůči nemocem a škodlivému hmyzu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V letošním roce se bude v parku pokračovat také s injektáží stromů proti klíněnce. Tento škůdce likviduje především jírovce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.1.2025, 17:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vedení Ostravy poděkovalo občanům za záchranu života</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Velké štěstí měl starší muž, kterého přímo na ulici v Ostravě postihla zástava srdce. Během chvíle k němu totiž doběhla hlídka strážníků, ale i několik dalších občanů, kteří ho společně oživovali až do příjezdu zdravotnické záchranné služby. Zachránci byli oceněni vedením města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na konci listopadu loňského roku prováděla dvojice strážníků hlídku na Hlavní třídě v Porubě, když se od svědka dozvěděli o člověku, který leží na chodníku na protější straně ulice. Okamžitě se tam vydali a hned bylo jasné, že muž má vážné zdravotní problémy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">zasahující hlídka MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Zjistili jsme, že nejeví známky života. Položil jsem pána na záda a začal jsem provádět resuscitaci."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"já jsem si to nikdy neuměla představit, ale v tu chvíli mi to přišlo všechno automatické." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ke strážníkům se po chvíli přidali také tři zdravotní sestry z fakultní nemocnice, které procházely kolem a zastavila i sanitka, která měla na palubě přenosný defibrilátor, ten ale bohužel výboj nedoporučil a tak se všichni střídali až do příjezdu záchranky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceněná sestra:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nevím, kolik času uběhlo, protože u té resuscitace ta doba ubíhá strašně pomalu a zdá se to nekonečné." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceněný zdravotník: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"My jsme připravovali ambuvak a následně jsme vystřídali strážníky na místě." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zdravotní sestry, strážníky i osádku sanitky ocenilo vedení města Ostravy. Strážníci navíc dostali stužku za záchranu života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslav Plaček, ředitel MP Ostrava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Každá záchrana života je neskutečný počin a je to vlastně naplnění poslání každého strážníka."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od roku 2005 bylo stužkou za záchranu života již oceněno 53 strážníků Městské  policie Ostrava, kteří zachránili 32 lidských životů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Začala rekonstrukce mostů ve Svinově</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Začalo bourání prvního svinovského mostu nad ulicí Polanecká v Ostravě. Doprava je na Rudné ulici puštěna v jednom směru, ale Polanecká pod mostem je uzavřena. Projekt za celkem 96,5 milionu korun bude dokončen v dubnu 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rekonstrukce mostů na páteřní Rudné ulici v Ostravě  Svinově je v plném proudu a řidiči se musí vypořádat s dopravními  komplikacemi. Současný špatný stav mostů je důsledkem jejich stáří a velkého  dopravního zatížení. Denně po nich projede zhruba 40 tisíc vozidel. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Rýdl, mluvčí Ředitelství silnic a dálnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Právě  tady ten dopravní uzel je nejzatíženější nejen v Ostravě ale v celém  MS kraji. Do dubna příštího roku postavíme nové mosty. To budou mosty nové,  kapacitní a hlavně budou mít technickou životnost 100 let s dramaticky  nižšími náklady na údržbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doprava i pěší komunikace byla úplně uzavřena na ulici  Polanecká pod mosty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miroslava Bajgarová, obyvatelka domu  na Polanecké ulici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Je to omezení no. Nemůžeme tu chodit pěšky, musíme to  objíždět, autobusy taky vůbec nejezdí. Takže je to takové náročné no, i ta  hlučnost, ale prašnost žádná není, tím že nasněžilo. Tak se to dá."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Rýdl, mluvčí Ředitelství silnic a dálnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Tady  v tuhle chvíli během demolice je ta ulice zcela uzavřená, ale jakmile  proběhne demolice, která bude trvat asi 2 týdny, tak v tu chvíli tu ulici  pustíme. Ovšem ne do plného provozu ale pro pěší, MHD a IZS.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    Stavbu plánuje ŘSD zkombinovat s dalšími čtyřmi  stavbami na stejné silnici, aby se komplikace v dopravě omezily pouze na  jednu stavební sezónu. Rekonstrukce mostů za 95,6 milionu korun má být  zhotovena před létem příštího roku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 14. 1. 2025 17.00 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSTRAVŠTÍ STRÁŽNÍCI PÁTRALI PO VLKOVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostravští strážníci pátrali po údajném vlkovi. Přijali totiž oznámení od ženy, která viděla z okna bytu v Moravské Ostravě zvíře podobné vlkovi. Mělo se volně pohybovat na křižovatce ulic Nádražní a 30. dubna. Z kamerových záznamů se potvrdilo, že velký pes podobající se vlkovi se skutečně v Moravské Ostravě pohybuje. A přidali se také další oznámení od občanů. Nakonec strážníci unaveného psa našli na ulici Generála Hrušky. Pracovníci útulku Československého vlčáka odchytili a předali zpět majiteli. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hejtmanství finančně pomůže vesnickým prodejnám</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moravskoslezský kraj znovu rozhodl o podpoře malých vesnických prodejen v celém regionu. Mnohé z nich by bez podpory kraje měly existenční problémy a nebo by dokonce zanikly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Moravskoslezském kraji je přibližně 254 vesnic. V minulosti měla téměř každá nějaký menší obchod s potravinami, což ale s příchodem supermarketů a nákupních center skočilo a vesnických prodejen ubývá. Ty co fungují, ale mají často problémy a tak je pro ně velmi důležitý program Obchůdek 2021+, díky kterému mohou získat 130 tisíc na rok. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Šimoňáková (ANO), náměstkyně hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Podpořili jsme 57 prodejen ve výši 7,2 miliony korun. Z toho dá 4 miliony Ministerstvo průmyslu a obchodu a zbytek MS kraj."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O dotaci mohou požádat provozovatelé obchodů v obcích do tisíce obyvatel nebo  obcí do tří tisíc obyvatel, jejichž části mají do jednoho tisíce obyvatel. Mezi úspěšnými žadateli jsou tak například Nové Lubice u Vítkova, které mají 190 obyvatel a o obchod se stará přímo obec. Musí ho dotovat ze svého rozpočtu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libor Kotlář, starosta Nových Lubic: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"pro nás je ta dotace docela dost významná, protože tady na té obci není až toková kupní síla na to, aby to pokrylo veškeré náklady. Do obchodu chodí pár lidí a není to jako kdysi, když se by tady stáli v obchodě fronty."  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krajskou dotaci mohou provozovatelé prodejen využít na mzdové náklady, nájem prodejny  a skladu, náklady na energie nebo například telekomunikační služby. Letos byla dotace schválena počtvrté.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Havířovská polytechnická škola dokončila čtyři projekty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oprava příjezdové cesty, vybudování nabíjecích bodů pro elektromobily, oprava havarijního stavu střechy a modernizace výuky – takový je výčet investic na Střední škole polytechnické v Havířově – Šumbarku. Také proto získala tato krajská škola titul Úspěšná škola roku 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro výuku byla  nejzásadnější modernizace učebny robotiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vladislav Walach,  ředitel SŠ polytechnické Havířov:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Tím, že vnímáme dynamický rozvoj  automatizace, robotizace, digitalizace a také umělé inteligence, musíme se  přizpůsobit a budovat nové učebny, vytvářet nové inovativní způsoby výuky.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Kostka,  zástupce ředitele:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Máme tady velký průmyslový robot, ten je především na  ukázku, aby žáci věděli, jak to funguje a z jakých částí se skládá. Ale  aby mohli pracovat samostatně, tak má každý svého samostatného robotka, svůj  notebook a každý programuje svou robotickou ruku tak, aby výuka byla efektivní  a individuální.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: žáci</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Za mě to je pro  budoucí žáky a pro nás velký přínos.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">„Já si nemyslím, že  to má každá škola, takže jsem spokojen.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kromě nové učebny  škola a MS kraj jako její zřizovatel investovaly do opravy poškozené střechy,  nabíjecích bodů pro elektromobily a nové příjezdové cesty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Veřmiřovský,  náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Já jsem rád, že se povedly čtyři akce, které škola  realizovala, a těším se na další aktivity, které škola připravuje a které bude  realizovat ve spolupráci s dalšími partnery, jako jsou třeba zahraniční  střední školy.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    V blízké budoucnosti se chce škola zaměřit na  výuku pneumatiky a elektropneumatiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké zprávy, 14. 1. 2025 17.00 - 2 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAVÍŘOV DOKONČIL REVITALIZACI PARKU U KD </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov dokončil revitalizaci parku u Kulturního domu Radost. Součástí prací byly úpravy zeleně, vybudování nových hracích ploch, odpočinkových zón i parkovacích míst. A renovovali se také cesty a chodníky. Úpravy vyšly na 41 milionů korun a převážnou část nákladů město uhradilo z dotace ze státního rozpočtu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V SADU JOŽKY JABŮRKOVÉ BYLY POKÁCENY NEBEZPEČNÉ STROMY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jírovec, topol a několik platanů muselo být pokáceno v sadu Jožky Jabůrkové v Ostravě-Vítkovicích. Dendrologický průzkum totiž odhalil, že jsou stromy ve špatném stavu a mohly by být pro své okolí nebezpečné. Další vybrané stromy čeká také zdravotní ořez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sad Jožky Jabůrkové v Ostravě-Vítkovicích má přívlastek zelené plíce ostravských Vítkovic. V parku bylo vysázeno mnoho cizokrajných dřevin, které sem dováželi majitelé Vítkovických železáren z celého světa. Ač působily stromy v parku zdravě, opak byl pravdou. Radnice si nechala vypracovat znalecký posudek, který odhalil závažné nedostatky u kmenů osmi stromů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Menšík (Ostravak), místostarosta MOb Ostrava-Vítkovice:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Odborná firma posoudila stav těchto stromů, kde hrozilo riziko pádu a nebezpečí, ty jsme museli pokácet. Šlo o stromy jírovec, topol, byly tam i platany. Dále budeme pokračovat s ořezem a kácením stromů na hřbitově, kde je stav obdobný."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Kudela, jednatel společnosti K&I Forest:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Je vidět na těch dřevinách, které jsme pokáceli, že jsou opravdu duté. Další krok, který tady bude probíhat tak je zdravotní ořez vybraných stromů, je jich k ořezu určena zhruba stovka a to všechno je právě z důvodu bezpečnosti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ještě letos budou v parku vysázeny stromy nové. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Menšík (Ostravak), místostarosta MOb Ostrava-Vítkovice:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Budou se sadit jírovce, které jsou odolnější vůči nemocem a škodlivému hmyzu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V letošním roce se bude v parku pokračovat také s injektáží stromů proti klíněnce. Tento škůdce likviduje především jírovce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-01-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>