--- v0 (2025-12-21)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.1.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černá skládka je pryč, té další má zabránit nový systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město nechalo zlikvidovat černou skládku, která vznikla na Tovární ulici, vedle oploceného prostoru na ukládání bioodpadu ze zahrádek. Za její odstranění zaplatilo sto tisíc korun. Aby tomuto nešvaru předešlo, upravilo režim sběrného místa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -472,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-01-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>