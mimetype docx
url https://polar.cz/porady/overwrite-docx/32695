--- v1 (2026-05-23)
+++ v2 (2026-08-29)
@@ -629,51 +629,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-01-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-24-01-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>