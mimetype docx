--- v0 (2026-02-03)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2025, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kam vyrazit</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Malý svět techniky U6 v DOVu neustále chystá novinky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedinečné expozice odhalující tajemství technických vynálezů od parního stroje až po nejmodernější robotizovaná pracoviště. To vše a více skýtá Malý svět Techniky U6 v areálu Dolních Vítkovic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
         <w:t xml:space="preserve">Roman Fiala, animátor, Malý svět techniky U6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tady  jsme na kovodílnách a tady si lidé mohou vyzkoušet ohýbat, stříhat plech,  vyrazit si vlastní jméno anebo si tady mohou vyrazit vlastní placku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V další dílně si mohou návštěvníci vyzkoušet, jak se  soustruží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Fiala, animátor, Malý svět techniky U6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">:  „Vezmou si pochopitelně ochranné brýle,  nachystají si soustruh a jedem.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">:  „Vezmou si pochopitelně ochranné brýle,  nachystají si soustruh a jedem.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Fiala, animátor, Malý svět techniky U6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Teď  budeme vcházet do sekce, která se jmenuje Robur Dobyvatel, která se zabývá  hlavně elektřinou. Máme tam frekvenční tunel, kde vidíme různé vlnové délky  světla, pak tam máme závody na kolech, kde si můžeme vyrobit vlastní elektřinu  a potom máme malou sekci, která se zabývá vodíkem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exponáty mají lidem pomoci jednoduše pochopit nejrůznější  průmyslové a fyzikální mechanismy. Jako například elektrolýzu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -359,93 +473,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kam-vyrazit/kam-vyrazit-27-01-2025-18-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>