--- v1 (2026-05-24)
+++ v2 (2026-09-01)
@@ -515,51 +515,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kam-vyrazit/kam-vyrazit-27-01-2025-18-43" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kam-vyrazit/kam-vyrazit-27-01-2025-18-43?url=kam-vyrazit" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>