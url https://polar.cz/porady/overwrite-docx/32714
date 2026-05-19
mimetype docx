--- v0 (2025-12-23)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.1.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná navyšuje počet městských strážníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie v Karviné rozšiřuje své řady a aktuálně hledá nové posily. Noví strážníci by měli nastoupit do služby již v dubnu tohoto roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -69,112 +184,103 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to takový reakce na zlepšení pocitové bezpečnosti, chceme přibrat 16 strážníků, což jsou čtyři strážníci do jedné směny, když to vezmu, tak to bude dostatečný počet na to, abychom zajistili to plnění úkolů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do výběrového řízení se může přihlásit každý, kdo splňuje zákonem stanovené podmínky,  je bezúhonný a spolehlivý, je státním občanem České republiky starší 18 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Musí splňovat zdravotní předpoklady, my si k tomu přidáváme i fyzické testy a psychotesty, musí absolvovat tříměsíční školení v Ostravě, teprve pak je to strážník s osvědčením. Strážník, který se vrací ze školícího střediska je strážník s osvědčením. Samozřejmě je to člověk bez zkušeností, musí je teprve získat praxí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na zájemce čeká náborový příspěvek ve výši 75 tisíc korun a další benefity.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na zájemce čeká náborový příspěvek ve výši 75 tisíc korun a další benefity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kempný z Karviné je mistrem v psaní všemi deseti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtrnáctiletý Filip Kempný z Karviné je mistrem v možná trochu neobvyklé aktivitě - v psaní všemi deseti. Ocenění už stihl posbírat na mistrovstvích v Česku i ve světě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filip Kempný, který v současnosti navštěvuje devátou třídu Základní školy Borovského v Karviné-Ráji, se stal mistrem České republiky v psaní na klávesnici všemi deseti prsty. Na poslední soutěži v roce 2024 posbíral hned čtyři zlaté medaile. A nejen to… Na mistrovství světa v polských Katovicích získal Filip čtyři bronzové medaile.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Filip Kempný, který v současnosti navštěvuje devátou třídu Základní školy Borovského v Karviné-Ráji, se stal mistrem České republiky v psaní na klávesnici všemi deseti prsty. Na poslední soutěži v roce 2024 posbíral hned čtyři zlaté medaile. A nejen to… Na mistrovství světa v polských Katovicích získal Filip čtyři bronzové medaile. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věnovat se psaní všemi deseti se rozhodl Filip v šesté třídě, kdy se přihlásil do školního kroužku, zaměřeného na tuto dovednost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kempný, úspěšný účastník soutěží psaní všemi deseti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Říkal jsem si, že by to mohla být dobrá příležitost, že se to určitě do života bude hodit, tak jsem to vyzkoušel a zůstal jsem u toho až dodnes.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -220,96 +326,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Filip má aktuálně na svém soutěžním kontě čtyři zlaté medaile z mistrovství republiky základních škol a z tohoto mistrovství má také zlatý pohár. Za nejzajímavější sám považuje čtyři bronzové medaile z mistrovství světa v Katovicích, kde jej oslovila kromě velkého zážitku i atmosféra. A to není zdaleka všechno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kempný, úspěšný účastník soutěží psaní všemi deseti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je z mistrovství republiky open, které se konalo teďka v prosinci v Opavě na střední škole, na obchodní akademii. Mám zase čtyři medaile a toto je pohár za kombinaci. Medaile mám dvě zlaté a dvě bronzové.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obě poslední zlaté medaile získal Filip v kategoriích opis textu a takzvané audiotranscription, což je opis diktovaného zvukového záznamu. Obě tyto kategorie Filipa také nejvíce baví. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obě poslední zlaté medaile získal Filip v kategoriích opis textu a takzvané audiotranscription, což je opis diktovaného zvukového záznamu. Obě tyto kategorie Filipa také nejvíce baví.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Kühnelová, učitelka a vedoucí kroužku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V šesté třídě, když jsme začali spolu psát a když jsem přišla na tuto školu, jsem už asi za tři měsíce věděla, že má obrovský talent. A trochu se přiznám, že jsem si dělala naději, že na mistrovství světa s ním pojedeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psaní všemi deseti však není pouze talentem bez píle - Filip má ve zvyku trénovat alespoň půl hodiny každý den, před soutěží se poté trénink několikanásobně zvyšuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Kempný, úspěšný účastník soutěží psaní všemi deseti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Můj cíl je vlastně příští rok Mistrovství světa v Lisabonu, bude nejspíše, tak tam bych chtěl jako budovat, že bych se chtěl posunout ještě výš, než jsem byl teďka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filip by dále chtěl natrénovat i další disciplíny a zlepšovat se v nich. I kvůli novým přátelům, které díky svému koníčku poznal a mezi nimiž se v neformálních chvílích podle jeho slov ztrácí i konkurence.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Filip by dále chtěl natrénovat i další disciplíny a zlepšovat se v nich. I kvůli novým přátelům, které díky svému koníčku poznal a mezi nimiž se v neformálních chvílích podle jeho slov ztrácí i konkurence. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Legendární Jiří Šlégr na náboru nejmenších hokejistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -389,57 +493,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina z přítomných dětí ještě nechodí do školy, mají ale jasnou představu o tom, co tento sport obnáší. Dostali jsme ale i odpovědi, které nás skutečně překvapily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adámek, účastník náborové akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Umíš bruslit? Ano. Kde ses to naučil? No ve školce a venku je taky led, ale můžeš tam uklouznout a kdyby se něco stalo, tak venku se to nemůže oplatit, když tam nemáš brusle, tak uklouzneš. A prosím tě, ty chceš hrát hokej? Ne. A proč nechceš být hokejista, tobě se nelíbí ten sport?No já jsem si vymyslel vlastní sport, že budu trénovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Martin Kytka, předseda HK Karviná, trenér:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Martin Kytka, předseda HK Karviná, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady ta část, ta je pro začátečníky a ve chvíli, kdy se děti naučí zatáčet a zastavit, tak jdou do té trénovací skupiny a tam už probíhá klasický trénink. Ne pro každého to je na začátku, protože oni si rádi hrají, to trvá měsíc až dva, pak děti dostanou kompletní výstroj a pak už jdou do té skupiny, protože už to umí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po celou dobu náboru byl přítomný i legendární obránce, olympijský vítěz a trenér hokeje Jiří Šlégr. Trávil čas s rodiči v šatně i s dětmi na ledové ploše. Zájem karvinských rodičů a dětí o hokej ho příjemně překvapil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -603,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-01-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>