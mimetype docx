--- v1 (2026-05-19)
+++ v2 (2026-09-05)
@@ -748,51 +748,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-01-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-28-01-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>