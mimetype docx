--- v0 (2025-12-24)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.1.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První kontejnery zabudované do země jsou v provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke konci ledna uvedly technické služby do provozu první polopodzemní kontejnery na území města. Tři lokality, kde byla tato stanoviště vybudována, jsou v sídlištích v Loučce a na ulici Dlouhá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,53 +326,52 @@
         <w:t xml:space="preserve">Petr Zapletal, koordinátor projektů Erasmus+, Gymnázium Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Gymnázium také hned první rok získalo akreditaci, což znamená, že můžeme garantovat, že následující léta budou mít studenti šanci se zúčastnit výměnných pobytů se Španělskem, Norskem a dalšími zeměmi.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezinárodní projekty budou na úrovni studentů i učitelů. První konkrétní aktivita v rámci nové zahraniční spolupráce se odehrála na konci ledna. Do Nového Jičína přijelo 11 studentů ze španělské Murcie a navázali spolupráci a kamarádství se zdejšími gymnazisty, kteří se španělštinu učí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Zapletal, koordinátor projektů Erasmus+, Gymnázium Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Španělští studenti přijeli na týdenní program k nám na gymnázium, základním tématem j je udržitelnost a adaptační opatření, která například i město Nový Jičín používá pro zmírnění dopadu na klimatické změny. Měli jsme setkání na radnici, pan místostarosta nás provedl konkrétními místy, kde už město realizovala nějaká taková opatření. Studenti teď pracují na tom tématu formou prezentací a tak dále. Součástí jsou samozřejmě i různé volnočasové aktivity, studenti spí v rodinách, takže vzájemně poznávají i kulturní rozdíly nebo věci, které jsou naopak společné.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Španělští studenti přijeli na týdenní program k nám na gymnázium, základním tématem j je udržitelnost a adaptační opatření, která například i město Nový Jičín používá pro zmírnění dopadu na klimatické změny. Měli jsme setkání na radnici, pan místostarosta nás provedl konkrétními místy, kde už město realizovala nějaká taková opatření. Studenti teď pracují na tom tématu formou prezentací a tak dále. Součástí jsou samozřejmě i různé volnočasové aktivity, studenti spí v rodinách, takže vzájemně poznávají i kulturní rozdíly nebo věci, které jsou naopak společné.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruby Anouk Riedelová, Gymnázium Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rozhodně mi to pomohlo rozvíjet se v jiném jazyce, jak v angličtině, tak ve španělštině. Podnikli jsme toho i spoustu zajímavého, jak projekty ve škole, tak jsme byli na různých výletech, třeba bobovat.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Juříčková, Gymnázium Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -592,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-31-01-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>