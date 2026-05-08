--- v0 (2025-12-18)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečovatelka ProSenioru získala prestižní cenu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín má pečovatelku roku. Toto ocenění v rámci Národní ceny sociálních služeb získala za rok 2024 Božena Svrčinová, pracovnice městské organizace ProSenior. - I když v tuto chvíli už bývalá, v lednu odešla do důchodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,146 +206,129 @@
         <w:t xml:space="preserve">Alice Hynčicová, vedoucí organizace ProSenior, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Paní Svrčinová byla jedna z prvních pracovníků, které jsem k nám přijímala. Na tu výběrovku nikdy nezapomenu, protože když vešla do místnosti, tak přišlo sluníčko. Rozzářilo se a bylo úplně jasné, koho vybereme. To bylo úžasné a to jsem ještě nevěděli, jak šikovnou pracovnici budeme mít v terénu. Je nesmírně empatická a tolerantní. Proto jsem ji navrhli na ocenění. A také proto, že jeden z jejích důležitých umů je, že velmi dobře pracuje s nesvéprávnými klienty, umí je uklidnit. Jsem ráda, že i Asociace poskytovatelů sociálních  služeb souhlasila s naší nominací a viděla to stejně jako my.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Svrčinová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečovatelka roku 2024: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem 19 let pracovala jako švadlenka a chtěla jsem změnit povolání. Tak jsem si napsala žádost a pracuji tady dvanáct let. A toto povolání je smysluplné, protože díky nám, naší práci, mohou lidé pobývat doma ve svém prostředí a toto člověka obohacuje a raduje se z toho.”</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">“Já jsem 19 let pracovala jako švadlenka a chtěla jsem změnit povolání. Tak jsem si napsala žádost a pracuji tady dvanáct let. A toto povolání je smysluplné, protože díky nám, naší práci, mohou lidé pobývat doma ve svém prostředí a toto člověka obohacuje a raduje se z toho.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Svrčinová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečovatelka roku 2024: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Práce terénní pečovatelky není jenom o jednotlivci, je to práce celého kolektivu a dobrého vedení. Jinak by to tak nefungovalo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Národní cenu sociálních služeb - Pečovatel/ka roku vyhlašuje Asociace poskytovatelů sociálních služeb České republiky a Diakonie Československé církve evangelicé. Její zatím poslední 12. ročník se mimo jiné konal pod záštitou první dámy Evy Pavlové.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem nesmírně rád, že to ocenění přistálo v Novém Jičíně a jsem rád, že se projevila i kvalita zaměstnanců. Protože od kvality zaměstnanců se odvíjí kvalita těch služeb a ty naše služby, co provozuje právě ProSenior, jsou na té nejlepší a nejvyšší úrovni.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči senioři si poslechli, co je v dopravě nového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie a BESIP připravili speciální přednášku pro seniory zaměřenou na novinky v silničním provozu. Tyto poučné informace si vyžádali sami senioři ze spolku Být spolu aktivní, který byl pořadatelem akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Téměř čtyřicet zájemců si přišlo do klubovny v Beskydském divadle poslechnout informace o novinkách v dopravě a silničním provozu. Byli to lidé seniorského věku, pořadatelem akce byl zdejší spolek Být spolu aktivní. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Téměř čtyřicet zájemců si přišlo do klubovny v Beskydském divadle poslechnout informace o novinkách v dopravě a silničním provozu. Byli to lidé seniorského věku, pořadatelem akce byl zdejší spolek Být spolu aktivní. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslava Lebeděvová, předsedkyně spolku Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Právě, že i ta naše generace je aktivnější než generace seniorů před námi. Aktivnější i v tom, že my všichni řídíme motorová vozidla a autoškoly jsme všichni dělali asi před padesáti a více lety a za tu dobu došlo samozřejmě ke změnám a my už v těch sedmdesáti a více letech neznáme ty novely zákona o silničním provozu. A to byl ten důvod, proč jsem oslovila policii, abychom tyto přednášky pro ty naše aktivní seniory pořádali, abychom se vyhnuli nějakým nepříjemnostem na silnicích, na přechodech, abychom byli připraveni jako mladá generace.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci přednášky: </w:t>
       </w:r>
@@ -374,56 +472,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stěžejní akce se bude konat v sobotu 10. května, legionáři ji pořádají s podporou města Nového Jičína, Šenova u Nového Jičína, Vojenského opravárenského podniku a ve spolupráci s novojičínským Klubem vojenské historie FENIX. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Chyba, ČsOL Nový Jičín, KVH FENIX: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavním vyvrcholením bude v květnu akce spojená s branným dnem. Návštěvníci se budou moci těšit na bojovou ukázku, vojenskou techniku, spolupracovat budou i skauti a další účinkující. Bude tam spousta soutěží pro děti, budou plnit nějaké úkoly, bude tam opékání, takže akce bude pro všechny generace.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí akce bude také přednáška o partyzánském odboji v oblasti Beskyd a ukázka Armáda České republiky. Programu Branného dne bude probíhat ve sportovním areálu v Šenově. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -498,93 +590,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-03-02-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>