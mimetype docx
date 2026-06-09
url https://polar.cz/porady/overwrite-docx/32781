--- v0 (2025-12-18)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TOP investiční akce představil seminář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší investiční akce letošního roku představilo město zastupitelům na semináři, který se konal v aule radnice. Prohlédnout si mohli detaily patnácti projektů za více než dvě stě milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,119 +248,100 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pokud jde o ty zásadní akce, které jsou ve fázi přípravné, tak z oblasti sportovní je to multifunkční hala Jičínka, která by měla vyrůst ve sportovním areálu na místě dnešní fotbalové tribuny. Dále je to projektová dokumentace na tenisovou halu, projektová dokumentace na výstavbu nové tělocvičny Základní školy Tyršova a na výstavbu nového zázemí pro organizační složku ProSenior, které bude stát na ulici Bohuslava Martinů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do zpracované prezentace investičních projektů bude moci nahlédnout kdokoliv, zveřejněna bude na webu města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">     </w:t>
-[...10 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnické centrum vystavuje klobouk následníka trůnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnické centrum ve spolupráci s Muzeem Novojičínska vystavuje dva speciální exponáty. Jedná se o klobouky Františka Ferdinanda dʼEste a jeho manželky Žofie Chotkové. K vidění tu budou celý rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kloboukové expozici Návštěvnického centra, v zadní části hlavní výstavní místnosti,  se nachází speciální prosklená vitrína, která už několik let, vždy v lednu, mění svůj obsah.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Maňáková, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Návštěvnické centrum se každý rok snaží nějak inovovat tuto expozici. V prosinci nám tu přibyla virtuální realita a vždy s novým rokem se snažíme vyměnit vzácné klobouky, které ukládáme do prachotěsné vitríny, které nám půjčuje Muzeum Novojičínska.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Jedná se vždy o pokrývku hlavy, která je něčím výjimečná, významná historicky nebo vypráví svůj příběh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Polách, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro letošní rok jsme vybrali klobouk arcivévody Františka Ferdinanda dʼEste, který byl v roce 1914 zavražděn společně se svou tehdy těhotnou manželkou Žofií Chotkovou. Tento klobouk pochází původně ze sbírky Otakara Hraběte, vydavatele Kloboučnických listů, který jej získal na počátku 20. století. V průběhu 50. let se dostal do sbírek Muzea Novojičínska, výměnou za některé exponáty s Náprstkovým muzeem v Praze.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A když je řeč o manželském páru, klobouk arcivévody doplní ve vitríně i něco ze šatníku jeho ženy - tento skotský klobouček.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,91 +370,85 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Polách, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když byli arcivévoda společně s arcivévodkyní zavražděni v Sarajevě v roce 1914, kdy následně vypukla 1. světová válka, tak záležitostí převoz jejich těl se zaobíral tehdy kontraadmirál Eugen von Chmelarž, rodák z Nového Jičína.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unikátní dvojici klobouků je možné si prohlédnout v rámci standardní návštěvy expozic v Laudonově domě.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V předcházejících letech tu už byl například k vidění klobouk, který byl používaný v televizním pořadu Šest ran do klobouku, historická přilba strážníka nebo loni letní klobouk manželky Jana Wericha. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fokus zveřejnil tábory, zve na léto i únor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Středisko volného času Fokus zveřejnilo nabídku letních táborů. Pobytové nebo příměstské turnusy jsou naplánovány na každý týden července a srpna. O děti se tu navíc postarají i během blížících se jarních prázdnin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Nabídka letních táborů Fokusu je venku. Středisko volného času ji zveřejnilo hned počátkem února. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nabídka letních táborů Fokusu je venku. Středisko volného času ji zveřejnilo hned počátkem února. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Podžorný, ředitel SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro letošní léto jsme se opět posunuli trošku počtově. Je to tak, že nabízíme šest pobytových táborů, dvacet příměstských táborů a nabízíme i tři tábory pro děti s handicapem formou příměstských. Celkem nabízíme 810 míst. Vyzývám tímto rodiče, ať neváhají. Už dnes mohu říct, že na všechny se nelze přihlásit První, kdo naplnil letos tábor, byl lektor Honza Němec s larpem, a to během pěti hodin a čtyřiceti pěti minut dosáhl kapacity. Hned v závěsu byl naplněný taneční příměstský tábor skupiny N°23 .”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seznam letních táborových aktivit je na webu Fokusu, u každého je vždy uvedeno i jméno a kontakt na lektora - garanta.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -421,56 +511,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To jsou tedy tábory, na které se děti vypráví až v létě. Už teď je ale čekají i jarní prázdniny a také týden od 24. do 28. únoru mohou strávit ve Fokusu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Dokládalová, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že tam ještě pár volných míst je. Bude tam prima pestrý program, včetně možná bubnů a bubnování na bubny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A právě tento nástroj se může hodit i na některý z letních táborů. Fokus proto připravuje na březen workshop výroby šamanských bubnů. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -545,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-07-02-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>