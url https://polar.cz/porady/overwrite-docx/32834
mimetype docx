--- v0 (2026-04-01)
+++ v1 (2026-05-24)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 14.2.2025, 18:14</w:t>
+              <w:t xml:space="preserve">14.2.2025, 18:14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -246,54 +261,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodinné centrum je ve Studénce už dvacet let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodinné centrum ve Studénce je místem setkávání a podpory pro rodiny s dětmi už dvacet let. Kulaté jubileum bude připomínat mnoha akcemi. Ta hlavní bude v červnu a pro její přípravu potřebuje i pomoc veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Po dvě desetiletí už ve Studénce pomáhá rodičů a jejich malým dětem svým zázemím pro hry, vzdělávání a sdílení zkušeností rodinné centrum. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Po dvě desetiletí už ve Studénce pomáhá rodičů a jejich malým dětem svým zázemím pro hry, vzdělávání a sdílení zkušeností rodinné centrum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos máme krásné kulaté výročí, Rodinné centrum ve Studénce je už dlouhých dvacet let, ač je to pro některé neuvěřitelné. Za tu dobu jsme prošli opravdu velkou cestou. Za ty začátky v roce 2005 můžeme vděčit Ivetě Korené, kdy vznikl Naschválníček, tak se to kdysi jmenovalo. Bylo to v baletním sále základní umělecké školy na sídlišti. Potom vzniklo občanské sdružení, které se jmenovalo Berušky a broučci, a přestěhovalo se do volného prostoru družiny v Základní škole Sjednocení.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2015 si vzalo rodinné centrum pod křídla město, stalo se součástí příspěvkové organizace Sport a kultura. O tři roky později získalo vlastní prostory v bývalé škole na Tovární ulici.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -425,53 +439,52 @@
         <w:t xml:space="preserve">Jan Hudec, předseda ZO Studénka, Český svaz chovatelů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“A je to vlastně poslední výstava tady v regionu před chovnou sezonou. Takže, když ještě někdo má zájem koupit, tak se staví tady u nás. Máme tu králíky, drůbež a holuby. Těch králíků je tu asi 140 a kolem stovky drůbeže a podobný počet kusů holubů. Je tady letos velké zastoupení různých plemen a barev. Je to naše tradiční akce, kterou pořádá už asi od osmdesátých let.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svá zvířata tu vystavují i chovatelé třeba z Ostravy, Českého Těšína nebo Přerova. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hudec, předseda ZO Studénka, Český svaz chovatelů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Prostě je to poslední výstava a když ten chovatel má něco, co ještě chce ukázat, potřebuje předvést nebo obodovat, tak to vozí tady k nám. Takže ten region, odkud jsou ta zvířata, je opravdu veliký, není to jen tady místní okolí.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Prostě je to poslední výstava a když ten chovatel má něco, co ještě chce ukázat, potřebuje předvést nebo obodovat, tak to vozí tady k nám. Takže ten region, odkud jsou ta zvířata, je opravdu veliký, není to jen tady místní okolí.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hudec, předseda ZO Studénka, Český svaz chovatelů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou tu zastoupena všechny plemen, od těch velkých to jsou králíci, kteří dorůstají třeba osmi devíti kilo, přes střední plemena, která byla původně na maso, a pak jsou tu samozřejmě i zakrslí králíci a jsou tu králíci se speciální srstí, s tou nízkou jemnou srstí, kteří jsou spíše na mazlíčky.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava tedy byla prodejní a současně i jako hodnotící, odborná porota všechny kusy podrobně prozkoumala už den předem.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -661,65 +674,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>