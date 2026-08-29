--- v1 (2026-05-24)
+++ v2 (2026-08-29)
@@ -716,51 +716,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-14-02-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-14-02-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>