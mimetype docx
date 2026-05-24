--- v0 (2026-02-10)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledová plocha na náměstí Míru splnila svůj účel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhý únorový týden byl mimo jiné i týdnem ukončení aktivit na rekreační ledové ploše v centru města. Letos byla plocha větší než vloni a stejně tak tomu odpovídala i její návštěvnost. Nebylo dne, kdy by nebyla využívána amatérskými bruslaři i mladými hokejisty či Střediskem volného času.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,57 +235,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo,  bylo to ser, podle mě to bylo hodně fajn. Vadí mi to prostě,  navíc, dneska se tady dělí moje oslava narozenin, takže mi to  dost vadí, protože to bude poslední den.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to škoda, nemůžeme dělat srandu. Nechodím tady často, ale  chodím tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo,  bylo to dobré, byl jsem tady hodněkrát tuhle zimu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbilo  se mi to moc.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Krnovští  krasobruslaři na závěr předvedli na ledě hranou pohádku o  červené Karkulce, v níž ukázali také své bruslařské  dovednosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek  Zatloukal (Prozměnu), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já mám velkou  radost, že rekreační ledová plocha splnila svůj účel, pro  který jsme ji tady společně se zastupiteli vlastně postavili,  schválili jsme na ni peníze. Dnešní ukončení s krasobruslařkami  z Krnova, si myslím, že dala za pravdu nám, kteří si myslíme,  že je to oživení pro naše město, že to oživilo náměstí,  podnikatelé, stánkaři, všichni jsou spokojení, takže doufám,  že příští rok se opět tady sejdeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -288,93 +396,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-17-02-2025-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>