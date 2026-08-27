--- v1 (2026-05-24)
+++ v2 (2026-08-27)
@@ -438,51 +438,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-17-02-2025-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-17-02-2025-16-54?url=bruntalsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>