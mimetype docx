--- v0 (2025-12-25)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeladenský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná zabodovala na sociálních médiích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V oblasti působení na sociálních sítích je obec Čeladná poměrně mladým účastníkem, komunikovat na Facebooku a Instagramu začala v březnu 2022. Teď v této sféře zabodovala, v soutěží Zlatý lajk získala v obou sociálních médiích 1. místo v kategorii obcí do 10 tisíc obyvatel v rámci Moravskoslezského kraje, v celostátním finále byl její Facebook čtvrtý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -81,57 +196,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na Facebooku sleduji úřední desku a takové věci.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Golová (bez pol. příslušnosti za KDU-ČSL), místostarostka Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Vážíme si komunikace občanů a chtěla bych říct, ať se nebojí napsat opravdu i kritický komentář. Vítáme každý podnět, vždycky je to nějaká cesta něco změnit nebo se z toho minimálně poučit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správu sociálních sítích zajišťuje pro obec externista Barbora Golová. Soutěž Zlatý lajk pořádá Spolek Kvalikom, zabývá se zlepšováním způsobů komunikace veřejných institucích.  Ve svém hodnocení pro Čeladnou uvádí, že kvalita obsahu Facebooku je velmi nadprůměrná. Instagramový profil obce označil za profesionální.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Golová (bez pol. příslušnosti za KDU-ČSL), místostarostka Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zároveň mně těší, že si myslím, že jako obec nepodceňujeme tu komunikace celkově. Určitě nám jde o to, abychom komunikovali s občany nejen v rámci sociálních sítích, ale i v té přímé lidské komunikaci.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -221,93 +329,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/celadensky-miniexpres/celadensky-miniexpres-19-02-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>