--- v0 (2025-12-24)
+++ v1 (2026-05-03)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Karviná chystá opravu dalších místních komunikací</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karviná se chystá na opravy místních komunikací, mostků a lávek. Práce odstartují hned, jakmile to dovolí počasí a budou k dispozici potřebné materiály.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karviná opraví v první polovině roku tři místní komunikace a několik mostů a lávek. První práce na silnici spustí hned, jakmile otevřou provoz obalovny s asfaltovou směsí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V první polovině letošního roku spustíme opravy tří komunikací, jedná se o komunikaci na ulici Olbrachtova, Slámova a na ulici Zahradnická. Na ulici Olbrachtova je to poslední část, která spojuje ulici U Lesa a hlavní komunikaci Borovského. Tam jsme čekali na vybudování kruhového objezdu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Současně s ulicí Obrachtovou v Karviné–Ráji začne oprava silnice i na ulici Zahradnická v části Mizerov. Tady se s rekonstrukcí čekalo na to, až dokončí své práce SMvAK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Po těchto opravách dojde k opravě zbývající části komunikace po ulici Těreškovovou včetně přilehlého parkoviště a na opačnou stranu po ulici Tyršovou."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Třetí úsek, který bude v první polovině roku opraven, je na ulici Slámova a to od parkoviště katastrálního úřadu až po park Boženy Němcové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Předem musíme informovat motoristy o částečných uzavírkách, takže všichni budou muset respektovat přechodné dopravní značení."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechny opravy místních komunikací budou trvat zhruba tři měsíce. Přesný termín zahájení oprav bude znám v závislosti na klimatických podmínkách. Místních komunikací se letos v Karviné opraví více.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Práce na komunikacích nebudou končit v první polovině roku, připravujeme opravy i dalších komunikací, ale vzhledem k tomu, že jsou teprve v projekční přípravě, tak budeme občany informovat přibližně v polovině tohoto roku."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Počítá se i s opravou ulice Studentská, prozatím se čeká na ukončení prací, které provádí SMVak. Na podzim bude opraven úsek od vjezdu na parkoviště po ulici Kirovova, v příštím roce pak zbývající část až k Rudé Armádě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O tom, které mostky a lávky čeká v letošním roce oprava, vás budeme informovat v  příštím Karvinském expresu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Statistika PČR prokázala pokles kriminality v Karviné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nedávno byla zveřejněna statistika o stavu bezpečnosti a veřejného pořádku ve městě Karviná, kterou vydala Policie České republiky. Informace v ní jasně prokazují pokles kriminality oproti roku 2023. V Karviné se v roce 2024 stalo zhruba o 250 trestných činů méně.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V rámci statistiky Policie České republiky za rok 2024 bylo prokázáno, že v loňském roce se stalo méně trestných činů, než v roce 2023. Policie oceňuje především spolupráci s celým Integrovaným záchranným systémem, s Městskou policií, magistrátem, s hasiči nebo obecním státním zastupitelstvím. I tomu policie přisuzuje podíl na snížení kriminality ve městě Karviná. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ve městě Karviná bylo v loňském roce spácháno 1075 trestných činů. 625 jich bylo objasněno, což znamená, že to je objasněnost kolem 58%. Co se týká struktury kriminality, jedná se zejména o kriminalitu obecnou, to znamená majetkovou, případně násilnou a dá se říct, že v Karviné máme velmi vysokou objasněnost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlepšení oproti roku 2023 je zejména v tom, že se výrazně snížil nápad trestných činů - stalo se jich zhruba o 250 méně. Za zhoršení se pak dá považovat částečné přesunutí trestné činnosti do virtuálního prostoru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Internetové podvody, to už bych řekl, že je takový fenomén doby. Já bych to charakterizoval tím, že mnozí lidé čekají v tom virtuálním světě na to, že je očekává nějaké štěstí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Policie v případě potencionálních obětí trestných činů myslí i na různá preventivní opatření.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Prevenci v rámci územního odboru Karviná vykonávají dva policisté krajského ředitelství, odboru prevence, a zároveň na obvodních odděleních máme specialisty na prevenci, kteří spolupracují a dá se říct provádějí preventivní činnost na školách, se seniory a různě, s různými možnými oběťmi trestné činnosti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejčastějšími trestnými činy v Karviné jsou různá vloupání a krádeže, mnohdy v sériích. I zde hraje roli vysoká míra objasněnosti, která se pohybuje okolo 58%, což vypovídá o tom, že tito pachatelé jsou obvykle dopadeni. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zároveň bych chtěl ještě vyzdvihnout velikou pomoc městského kamerového systému, který policistům pomáhá jak v okamžitém sledování nápadu trestné činnosti, tak i při objasňování trestných činů, které se staly v případě nějakých jiných protiprávních jednání. Ten kamerový systém je velmi rozsáhlý, má kvalitní rozlišení a opravdu policistům mnohdy pomohl při objasňování trestných činů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mírný pokles statistika zaznamenala i v rámci počtu dopravních nehod.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Sekanina, vedoucí Dopravního inspektorátu Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V minulém roce bylo na území města Karviné 384 dopravních nehod, z toho bylo 5 nehod s těžkým zraněním a 53 nehod s lehkým zraněním. Smrtelné nehody se nám loni vyhnuly. Nejvíce nehod samozřejmě zavinili řidiči motorových vozidel, kdy příčinou dopravních nehod bývají nepřiměřená rychlost nebo nesprávné předjíždění, přednost v jízdě. Ale nesprávný způsob jízdy je tou nejčastější příčinou, to bylo v 279 případech.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Karviné není sledován žádný konkrétní nehodový úsek, nicméně zvýšený počet dopravních nehod je evidován na nově otevřeném úseku obchvatu kolem Karviné. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Sekanina, vedoucí Dopravního inspektorátu Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mimo jiné jsme tam upravili lehce dopravní značení, přidali jsme tam při vjezdu na tu hlavní komunikaci značku stop, aby ten řidič opravdu zastavil a přesvědčil se o tom, jaký provoz na té hlavní komunikaci je.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stále se dbá také na prevenci a bezpečnost pro chodce. Tyto akce probíhají především na jaře a na podzim. </w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Žáci ZŠ Prameny se umístili v soutěži Objektiv 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Žáci Základní a mateřské školy Prameny v Karviné-Ráji uspěli v celostátní soutěži Objektiv 2024, zaměřené na technické dovednosti žáků a studentů základních a středních škol. Díky krátkým filmům, které byly natočeny technikou stop motion, někteří z nich vybojovali i první místo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké filmy, jejichž ústředním zadaným motivem bylo letos téma “Ruka”, zvládli žáci osmé třídy Základní školy Prameny na jedničku. V krajském, ale i celostátním kole se umístili na třetích, ale i prvních místech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Studnický, učitel ZŠ Prameny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pracujeme metodou stop motion. Je to metoda, kdy snímáme jednotlivé scény a ty scény, když pak pustíme za sebou, tak vznikne ten souvislý pohyb.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metoda stop motion je známá například z populárního animovaného seriálu Pat a Mat nebo z modernější Ovečky Shawn, pracuje s ní například český režisér Jan Švankmajer. Na každou sekundu je potřeba alespoň deseti snímků, protože tak je poté znázorněný pohyb plynulejší. Metoda stop motion je tedy velmi pracná a náročná na čas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Studnický, učitel ZŠ Prameny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dělali jsme to ve výtvarné výchově, tam jsme vlastně navrhli ty postavičky, scény nebo kulisy, tam se vlastně i snímalo pomocí programu Stop Motion Studio. No a pak v informatice následně jsme v programu iMovie to zvučili a stříhali."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Stračánková & Lukáš Plawiak: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“O ruce, která se pokoušela skočit do rybníka. Bylo to docela zdlouhavé, ale šlo to.” “Dobře se tvořilo, s klukama vždycky.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Úplně nás to překvapilo, protože jsme to nečekali."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sofia Ambrožová: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dělala jsem film Opuštěná oáza. Bylo to vlastně o panáčkovi, který šel ukopnout kraba, potom ho napadl krokodýl, ten ho sežral, a nakonec to snědla velká ruka.”Mně to zabralo strašně hodně času a hodně jsem se jako snažila, hlavně to modelování a celkově stříhání.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Hudzieciová: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Můj film je Magická manikúra. Je to vlastně o takové ruce a příšerce, co jí vlastně lakuje ty nehty, a ta ruka vlastně potom zmizí v portálu do jiné dimenze.” “Jsem ani netušila, že něco vyhraju, protože jsem myslela, že to bude, že jsem se zúčastnila, a nečekala jsem, že něco takovýho vyhraju a jsem za to moc ráda.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S postupujícími technickými možnostmi se ve výtvarné výchově na základních školách uskutečňuje čím dál více výuky, směřující k podobným projektům.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22.2.2025, 16:14</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karvinský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Karviná chystá opravu dalších místních komunikací</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karviná se chystá na opravy místních komunikací, mostků a lávek. Práce odstartují hned, jakmile to dovolí počasí a budou k dispozici potřebné materiály.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karviná opraví v první polovině roku tři místní komunikace a několik mostů a lávek. První práce na silnici spustí hned, jakmile otevřou provoz obalovny s asfaltovou směsí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> V první polovině letošního roku spustíme opravy tří komunikací, jedná se o komunikaci na ulici Olbrachtova, Slámova a na ulici Zahradnická. Na ulici Olbrachtova je to poslední část, která spojuje ulici U Lesa a hlavní komunikaci Borovského. Tam jsme čekali na vybudování kruhového objezdu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Současně s ulicí Obrachtovou v Karviné–Ráji začne oprava silnice i na ulici Zahradnická v části Mizerov. Tady se s rekonstrukcí čekalo na to, až dokončí své práce SMvAK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Po těchto opravách dojde k opravě zbývající části komunikace po ulici Těreškovovou včetně přilehlého parkoviště a na opačnou stranu po ulici Tyršovou."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Třetí úsek, který bude v první polovině roku opraven, je na ulici Slámova a to od parkoviště katastrálního úřadu až po park Boženy Němcové.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Předem musíme informovat motoristy o částečných uzavírkách, takže všichni budou muset respektovat přechodné dopravní značení."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechny opravy místních komunikací budou trvat zhruba tři měsíce. Přesný termín zahájení oprav bude znám v závislosti na klimatických podmínkách. Místních komunikací se letos v Karviné opraví více.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Salamonová, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK: “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Práce na komunikacích nebudou končit v první polovině roku, připravujeme opravy i dalších komunikací, ale vzhledem k tomu, že jsou teprve v projekční přípravě, tak budeme občany informovat přibližně v polovině tohoto roku."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Počítá se i s opravou ulice Studentská, prozatím se čeká na ukončení prací, které provádí SMVak. Na podzim bude opraven úsek od vjezdu na parkoviště po ulici Kirovova, v příštím roce pak zbývající část až k Rudé Armádě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O tom, které mostky a lávky čeká v letošním roce oprava, vás budeme informovat v  příštím Karvinském expresu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Statistika PČR prokázala pokles kriminality v Karviné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nedávno byla zveřejněna statistika o stavu bezpečnosti a veřejného pořádku ve městě Karviná, kterou vydala Policie České republiky. Informace v ní jasně prokazují pokles kriminality oproti roku 2023. V Karviné se v roce 2024 stalo zhruba o 250 trestných činů méně.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V rámci statistiky Policie České republiky za rok 2024 bylo prokázáno, že v loňském roce se stalo méně trestných činů, než v roce 2023. Policie oceňuje především spolupráci s celým Integrovaným záchranným systémem, s Městskou policií, magistrátem, s hasiči nebo obecním státním zastupitelstvím. I tomu policie přisuzuje podíl na snížení kriminality ve městě Karviná. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ve městě Karviná bylo v loňském roce spácháno 1075 trestných činů. 625 jich bylo objasněno, což znamená, že to je objasněnost kolem 58%. Co se týká struktury kriminality, jedná se zejména o kriminalitu obecnou, to znamená majetkovou, případně násilnou a dá se říct, že v Karviné máme velmi vysokou objasněnost.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlepšení oproti roku 2023 je zejména v tom, že se výrazně snížil nápad trestných činů - stalo se jich zhruba o 250 méně. Za zhoršení se pak dá považovat částečné přesunutí trestné činnosti do virtuálního prostoru. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Internetové podvody, to už bych řekl, že je takový fenomén doby. Já bych to charakterizoval tím, že mnozí lidé čekají v tom virtuálním světě na to, že je očekává nějaké štěstí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Policie v případě potencionálních obětí trestných činů myslí i na různá preventivní opatření.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Prevenci v rámci územního odboru Karviná vykonávají dva policisté krajského ředitelství, odboru prevence, a zároveň na obvodních odděleních máme specialisty na prevenci, kteří spolupracují a dá se říct provádějí preventivní činnost na školách, se seniory a různě, s různými možnými oběťmi trestné činnosti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejčastějšími trestnými činy v Karviné jsou různá vloupání a krádeže, mnohdy v sériích. I zde hraje roli vysoká míra objasněnosti, která se pohybuje okolo 58%, což vypovídá o tom, že tito pachatelé jsou obvykle dopadeni. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miloš Pollak, ředitel Územního odboru PČR Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Zároveň bych chtěl ještě vyzdvihnout velikou pomoc městského kamerového systému, který policistům pomáhá jak v okamžitém sledování nápadu trestné činnosti, tak i při objasňování trestných činů, které se staly v případě nějakých jiných protiprávních jednání. Ten kamerový systém je velmi rozsáhlý, má kvalitní rozlišení a opravdu policistům mnohdy pomohl při objasňování trestných činů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mírný pokles statistika zaznamenala i v rámci počtu dopravních nehod.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Sekanina, vedoucí Dopravního inspektorátu Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V minulém roce bylo na území města Karviné 384 dopravních nehod, z toho bylo 5 nehod s těžkým zraněním a 53 nehod s lehkým zraněním. Smrtelné nehody se nám loni vyhnuly. Nejvíce nehod samozřejmě zavinili řidiči motorových vozidel, kdy příčinou dopravních nehod bývají nepřiměřená rychlost nebo nesprávné předjíždění, přednost v jízdě. Ale nesprávný způsob jízdy je tou nejčastější příčinou, to bylo v 279 případech.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Karviné není sledován žádný konkrétní nehodový úsek, nicméně zvýšený počet dopravních nehod je evidován na nově otevřeném úseku obchvatu kolem Karviné. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Sekanina, vedoucí Dopravního inspektorátu Karviná: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mimo jiné jsme tam upravili lehce dopravní značení, přidali jsme tam při vjezdu na tu hlavní komunikaci značku stop, aby ten řidič opravdu zastavil a přesvědčil se o tom, jaký provoz na té hlavní komunikaci je.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stále se dbá také na prevenci a bezpečnost pro chodce. Tyto akce probíhají především na jaře a na podzim.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Žáci ZŠ Prameny se umístili v soutěži Objektiv 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Žáci Základní a mateřské školy Prameny v Karviné-Ráji uspěli v celostátní soutěži Objektiv 2024, zaměřené na technické dovednosti žáků a studentů základních a středních škol. Díky krátkým filmům, které byly natočeny technikou stop motion, někteří z nich vybojovali i první místo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krátké filmy, jejichž ústředním zadaným motivem bylo letos téma “Ruka”, zvládli žáci osmé třídy Základní školy Prameny na jedničku. V krajském, ale i celostátním kole se umístili na třetích, ale i prvních místech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Studnický, učitel ZŠ Prameny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Pracujeme metodou stop motion. Je to metoda, kdy snímáme jednotlivé scény a ty scény, když pak pustíme za sebou, tak vznikne ten souvislý pohyb.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metoda stop motion je známá například z populárního animovaného seriálu Pat a Mat nebo z modernější Ovečky Shawn, pracuje s ní například český režisér Jan Švankmajer. Na každou sekundu je potřeba alespoň deseti snímků, protože tak je poté znázorněný pohyb plynulejší. Metoda stop motion je tedy velmi pracná a náročná na čas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jiří Studnický, učitel ZŠ Prameny: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dělali jsme to ve výtvarné výchově, tam jsme vlastně navrhli ty postavičky, scény nebo kulisy, tam se vlastně i snímalo pomocí programu Stop Motion Studio. No a pak v informatice následně jsme v programu iMovie to zvučili a stříhali."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Stračánková & Lukáš Plawiak: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“O ruce, která se pokoušela skočit do rybníka. Bylo to docela zdlouhavé, ale šlo to.” “Dobře se tvořilo, s klukama vždycky.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Úplně nás to překvapilo, protože jsme to nečekali."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sofia Ambrožová: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dělala jsem film Opuštěná oáza. Bylo to vlastně o panáčkovi, který šel ukopnout kraba, potom ho napadl krokodýl, ten ho sežral, a nakonec to snědla velká ruka.”Mně to zabralo strašně hodně času a hodně jsem se jako snažila, hlavně to modelování a celkově stříhání.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Hudzieciová: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Můj film je Magická manikúra. Je to vlastně o takové ruce a příšerce, co jí vlastně lakuje ty nehty, a ta ruka vlastně potom zmizí v portálu do jiné dimenze.” “Jsem ani netušila, že něco vyhraju, protože jsem myslela, že to bude, že jsem se zúčastnila, a nečekala jsem, že něco takovýho vyhraju a jsem za to moc ráda.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S postupujícími technickými možnostmi se ve výtvarné výchově na základních školách uskutečňuje čím dál více výuky, směřující k podobným projektům.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-02-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>