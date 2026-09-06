--- v1 (2026-05-03)
+++ v2 (2026-09-06)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-02-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-22-02-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>