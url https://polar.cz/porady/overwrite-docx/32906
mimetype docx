--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohyb na zamrzlých plochách může být velmi nebezpečný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulých dnech jsme si mohli užít zimní počasí se silnými mrazy, což způsobilo zamrznutí mnoha vodních ploch. Pohyb po ledě ale může být velmi nebezpečný, o čemž se přesvědčili dva muži na přehradě Olešná, kteří se propadli a z ledové vody je vytáhli až policisté s hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,53 +354,52 @@
         <w:t xml:space="preserve">Josef Bělica (ANO), hejtman MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Opavě se velmi významně uleví, protože se tady těch silnic I. třídy kříží více než jinde v kraji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ŘSD plánuje, že celý silniční okruh Opavy dokončí v roce 2029.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 25. 2. 2025 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 25. 2. 2025 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OPAVŠTÍ POLICISTÉ ŘEŠÍ PŘÍPADY KYBERKRIMINALITY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavští policisté i kriminalisté se v posledních měsících zabývají stále intenzivnější kybernetickou kriminalitou, která je závažná také do výše způsobené škody. Jen v pouhých třech případech vznikla poškozeným škoda ve výši téměř 4 milionů korun. Pachatelé používají různé metody, kterými se snaží své oběti manipulovat a připravit o jejich mnohdy celoživotní úspory. Policie opět upozorňuje všechny uživatele sociálních sítí a internetu, aby byli opatrní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -494,82 +608,84 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady vidíme architektonické zpracování 12 bytových domů,  které budou umístěny v této zóně a dohromady zde bude až 240 bytů. Což je pro  město dobrá zpráva, protože byty se sice staví, ale ne v potřebném množství. My jsme rádi, že zde vzniká další část bytové výstavby. Máme  teď ukončené asi tři projekty a s tímto bychom měli ve městě mít dalších 300  bytových jednotek víc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město zaplatí výstavbu inženýrských sítí za 150 milionů a  výstavbu Domovinky za zhruba 120 milionů korun. Další stavby už budou  v režii soukromých investorů a stavět se má začít už letos paralelně  s výstavbou sítí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 25. 2. 2025 16.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 25. 2. 2025 16.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TŘI ZRANĚNÍ PŘI NEHODĚ NA BRUNTÁLSKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi Městem Albrechtice a Krásnými Loučkami se v pondělí odpoledne srazila dvě osobní auta. Celkem se zranili tři lidé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: ,,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K zásahu vyjely dva týmy rychlé zdravotnické pomoci a vzlétl vrtulník letecké záchranné služby. Posádky záchranné služby poskytovaly přednemocniční neodkladnou péči třem osobám. Sedmašedesátiletá žena musela být z vozidla vyprošťována. Utrpěla těžké poranění páteře.”</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JANÁČKŮV MÁJ HLEDÁ NOVÉHO ŘEDITELE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správní rada Janáčkova máje vyhlásila výběrové řízení na ředitele této obecně prospěšné společnosti, jejímž zakladatelem je město Ostrava. Janáčkův máj pořádá Mezinárodní hudební festival Leoše Janáčka, letos bude už 75. ročník. Vítězný uchazeč nahradí Jaromíra Javůrka, který je ředitelem festivalu od roku 1993. Po letošním ročníku chce funkci opustit. Předpokládaný nástup nového ředitele do funkce je 1. srpna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -792,93 +908,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>