--- v0 (2026-03-09)
+++ v1 (2026-05-18)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Přihlašování na ozdravný pobyt u moře má nová pravidla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonavské děti mají letos opět možnost vyrazit k moři na čtrnáctidenní ozdravný pobyt. Přihlašování však tentokrát proběhne jinak než v minulých letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stonavské děti budou mít i letos možnost strávit část letních prázdnin u moře. Obec Stonava pro ně znovu organizuje oblíbené ozdravné pobyty v Chorvatsku. Letos se však mění systém přihlašování.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nově tedy rodiče přihlašují své děti výhradně elektronicky. Přihlášky se budou přijímat e-mailem na adresu </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">heimerovam@stonava.cz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> od </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pondělí 3. března 2025 od 19:00 hodin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Starší e-maily nebudou akceptovány. Rodiče musí uvést jméno a příjmení dítěte, třídu a dva vybrané turnusy (jeden hlavní, druhý náhradní).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pobyty jsou rozděleny do čtyř turnusů. První z nich, od 13. do 29. června, je vyhrazen pouze pro žáky deváté třídy. Další tři turnusy jsou otevřeny pro žáky prvního až osmého ročníku. Každého z n ich se může zúčastnit maximálně 25 dětí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stejně jako v předchozích letech se děti po příjezdu do chorvatské Ploče přepraví trajektem na poloostrov Pelješac, kde budou ubytovány v privátní vile vzdálené pouhých 60 metrů od moře. K dispozici budou dvou, tří a čtyřlůžkové pokoje. Během ozdravného pobytu je dětem zajištěna strava klasické české kuchyně 5x denně včetně pitného režimu a program ozdravného pobyty je vždy přizpůsoben věku účastníků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozdravné pobyty v Trpanji mají ve Stonavě dlouholetou tradici a těší se velkému zájmu rodičů i dětí. Díky změně systému přihlašování by měl být letošní proces registrace přehlednější a spravedlivější.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Rybářský ples ve Stonavě opět přilákal desítky návštěvníků</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S kamerou jsme zavítali na tradiční rybářský ples, který každoročně do sálu Domu PZKO ve Stonavě přitahuje nejen rybáře, ale i milovníky tance, hudby a společenské zábavy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturní sál stonavského Domu PZKO se v sobotu 15. února 2025 proměnil v centrum zábavy pro rybáře i jejich příznivce. Již pošesté se zde konal tradiční rybářský ples, který láká návštěvníky nejen z řad milovníků rybolovu, ale i tance a dobré hudby.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O hudební doprovod se postarala kapela Smolaři, kterou střídal DJ Thomas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O předtančení na plese se postaral zkušený taneční pár Jakub Majtyka a Helena Čečotková. Jejich vystoupení sklidilo velký potlesk – představili tři elegantní tance, které dodaly plesu slavnostní atmosféru. Skvělou zábavu na plese podtrhly různé soutěže, které si organizátoři připravili.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatým hřebem večera se stala tradiční půlnoční tombola. Šťastní výherci si odnesli nejen rybářské potřeby, ale i další zajímavé ceny, které věnovali sponzoři akce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hasičský ples v černobílém stylu nabídl skvělou zábavu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svůj ples už mají za sebou také místní dobrovolní hasiči. Na rozdíl od ostatních plesů pořádaných v obci vyniká svou rodinnou atmosférou. Hasiči jej každoročně pořádají v komorním duchu ve své zbrojnici na Novém Světě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tradiční hasičský ples se letos odehrál ve znamení černé a bílé. Dress code Black & White dodržela většina návštěvníků, čímž podtrhla slavnostní atmosféru večera. Hasiči i jejich hosté se tak ponořili do elegantního kontrastu barev, který dodal akci jedinečný ráz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O hudbu a zábavu se postaral osvědčený tým.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hasičský ples je v obci výjimečný svou rodinnou a komorní atmosférou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ples byl jako vždy doprovázen výborným jídlem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kromě toho byly připraveny domácí koláče i něco lehkého k zakousnutí. Večer byl plný nejen tance, ale i zábavných soutěží.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutěžíci si vyzkoušeli, jak rychle zvládnou vypít pivo brčkem, kdo nafoukne balónek až k prasknutí nebo jak si poradí s rychlým oblékáním hasičského zásahového obleku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výtěžek z plesu použijí stonavští dobrovolní hasiči pro potřeby spolku, především pak na práci s dětmi, které navštěvují hasičský kroužek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Piekli podarunki dla babć i dziadków</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsztaty piekarnicze dla uczniów, organizowane w ramach wspólnego projektu rodziców i szkoły polskiej w Stonawie, odbyły się w piekarni Pietraszek w Suchej Górnej, ponieważ właścicielką tej piekarni jest mama jednej z uczennic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajęcia rozpoczęły się częścią teoretyczną, po której uczniowie przeszli do części praktycznej. Głównym celem było przygotowanie własnego wypieku dla babć i dziadków z okazji ich święta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pomysł na stworzenie własnej piekarni zrodził się w głowie pani Katarzyny podczas stonawskich dożynek, na które wypieka się co roku tysiące kołaczy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W piekarni dzieci przekonały się, że tradycja może harmonijnie łączyć się z nowoczesnością. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak udały się uczniom kołaczowe prezenty dla babci i dziadków, pokażemy za tydzień.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">26.2.2025, 16:14</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonavský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Přihlašování na ozdravný pobyt u moře má nová pravidla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stonavské děti mají letos opět možnost vyrazit k moři na čtrnáctidenní ozdravný pobyt. Přihlašování však tentokrát proběhne jinak než v minulých letech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stonavské děti budou mít i letos možnost strávit část letních prázdnin u moře. Obec Stonava pro ně znovu organizuje oblíbené ozdravné pobyty v Chorvatsku. Letos se však mění systém přihlašování.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nově tedy rodiče přihlašují své děti výhradně elektronicky. Přihlášky se budou přijímat e-mailem na adresu </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">heimerovam@stonava.cz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> od </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pondělí 3. března 2025 od 19:00 hodin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Starší e-maily nebudou akceptovány. Rodiče musí uvést jméno a příjmení dítěte, třídu a dva vybrané turnusy (jeden hlavní, druhý náhradní).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pobyty jsou rozděleny do čtyř turnusů. První z nich, od 13. do 29. června, je vyhrazen pouze pro žáky deváté třídy. Další tři turnusy jsou otevřeny pro žáky prvního až osmého ročníku. Každého z n ich se může zúčastnit maximálně 25 dětí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stejně jako v předchozích letech se děti po příjezdu do chorvatské Ploče přepraví trajektem na poloostrov Pelješac, kde budou ubytovány v privátní vile vzdálené pouhých 60 metrů od moře. K dispozici budou dvou, tří a čtyřlůžkové pokoje. Během ozdravného pobytu je dětem zajištěna strava klasické české kuchyně 5x denně včetně pitného režimu a program ozdravného pobyty je vždy přizpůsoben věku účastníků.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozdravné pobyty v Trpanji mají ve Stonavě dlouholetou tradici a těší se velkému zájmu rodičů i dětí. Díky změně systému přihlašování by měl být letošní proces registrace přehlednější a spravedlivější.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Rybářský ples ve Stonavě opět přilákal desítky návštěvníků</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S kamerou jsme zavítali na tradiční rybářský ples, který každoročně do sálu Domu PZKO ve Stonavě přitahuje nejen rybáře, ale i milovníky tance, hudby a společenské zábavy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulturní sál stonavského Domu PZKO se v sobotu 15. února 2025 proměnil v centrum zábavy pro rybáře i jejich příznivce. Již pošesté se zde konal tradiční rybářský ples, který láká návštěvníky nejen z řad milovníků rybolovu, ale i tance a dobré hudby.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O hudební doprovod se postarala kapela Smolaři, kterou střídal DJ Thomas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O předtančení na plese se postaral zkušený taneční pár Jakub Majtyka a Helena Čečotková. Jejich vystoupení sklidilo velký potlesk – představili tři elegantní tance, které dodaly plesu slavnostní atmosféru. Skvělou zábavu na plese podtrhly různé soutěže, které si organizátoři připravili.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlatým hřebem večera se stala tradiční půlnoční tombola. Šťastní výherci si odnesli nejen rybářské potřeby, ale i další zajímavé ceny, které věnovali sponzoři akce.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Hasičský ples v černobílém stylu nabídl skvělou zábavu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svůj ples už mají za sebou také místní dobrovolní hasiči. Na rozdíl od ostatních plesů pořádaných v obci vyniká svou rodinnou atmosférou. Hasiči jej každoročně pořádají v komorním duchu ve své zbrojnici na Novém Světě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tradiční hasičský ples se letos odehrál ve znamení černé a bílé. Dress code Black & White dodržela většina návštěvníků, čímž podtrhla slavnostní atmosféru večera. Hasiči i jejich hosté se tak ponořili do elegantního kontrastu barev, který dodal akci jedinečný ráz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O hudbu a zábavu se postaral osvědčený tým.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hasičský ples je v obci výjimečný svou rodinnou a komorní atmosférou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ples byl jako vždy doprovázen výborným jídlem. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kromě toho byly připraveny domácí koláče i něco lehkého k zakousnutí. Večer byl plný nejen tance, ale i zábavných soutěží.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutěžíci si vyzkoušeli, jak rychle zvládnou vypít pivo brčkem, kdo nafoukne balónek až k prasknutí nebo jak si poradí s rychlým oblékáním hasičského zásahového obleku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výtěžek z plesu použijí stonavští dobrovolní hasiči pro potřeby spolku, především pak na práci s dětmi, které navštěvují hasičský kroužek.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Piekli podarunki dla babć i dziadków</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warsztaty piekarnicze dla uczniów, organizowane w ramach wspólnego projektu rodziców i szkoły polskiej w Stonawie, odbyły się w piekarni Pietraszek w Suchej Górnej, ponieważ właścicielką tej piekarni jest mama jednej z uczennic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zajęcia rozpoczęły się częścią teoretyczną, po której uczniowie przeszli do części praktycznej. Głównym celem było przygotowanie własnego wypieku dla babć i dziadków z okazji ich święta.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pomysł na stworzenie własnej piekarni zrodził się w głowie pani Katarzyny podczas stonawskich dożynek, na które wypieka się co roku tysiące kołaczy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W piekarni dzieci przekonały się, że tradycja może harmonijnie łączyć się z nowoczesnością. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak udały się uczniom kołaczowe prezenty dla babci i dziadków, pokażemy za tydzień.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-26-02-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>