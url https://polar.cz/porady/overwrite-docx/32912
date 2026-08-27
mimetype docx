--- v1 (2026-05-18)
+++ v2 (2026-08-27)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-26-02-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-26-02-2025-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>