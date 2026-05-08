--- v0 (2026-01-22)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Systém door to door začíná fungovat i v Žilině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sběr tříděných odpadů z nádob přímo u domů se rozšíří. V loňském roce radnice zavedla takzvaný systém door to door v Bludovicích a Straníku. Teď si mohou o černé popelnice na plasty a kovy požádat i obyvatelé Žiliny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,76 +326,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín připomněl tři roky od napadení Ukrajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín připomněl třetí výročí začátku války na Ukrajině. Lidé na náměstí zapalovali svíčky, poté ve farním kostele modlitbou a tichou vzpomínkou vyjádřili solidaritu s trpícími.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V předvečer třetího výročí zahájení ruské agrese na Ukrajině, v neděli 23. února, se po celé České republice konaly ranní mše svaté za zesnulé i živé oběti války s prosbou za mírové řešení konfliktu. Na mapě míst, která se připojila, nechyběl Nový Jičín a v něm kostel Nanebevzetí Panny Marie.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V předvečer třetího výročí zahájení ruské agrese na Ukrajině, v neděli 23. února, se po celé České republice konaly ranní mše svaté za zesnulé i živé oběti války s prosbou za mírové řešení konfliktu. Na mapě míst, která se připojila, nechyběl Nový Jičín a v něm kostel Nanebevzetí Panny Marie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Odpoledne se Novojičíňáci sešli na náměstí, kde u busty Masaryka zapalovali svíčky a zazněla ukrajinská hymna. Pak se opět otevřely brány farního kostela, aby sem kdokoliv mohl od 17 do 18 hodin vstoupit a tichou vzpomínkou vyjádřil solidaritu s trpícími na Ukrajině. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Sazovský, Novojičínská otevřená společnost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tady ta akce je trošičku zvláštní v tom, že každý žijeme ve své sociální myšlenkové  bublině. My jsme ateisté ve své bublině a věřící zase ve své. Proto jsem si řekli, že musím kvůli dobré věci vystoupit každý ze svých bublin, dát se dohromady a jít do té vyšší bubliny, kde si podáme ruce. A pokud možno, pozveme všechny ty, kteří jsou v té další bublině, ta je hodně velká, a to je mlčící většina. Ty bychom chtěli požádat, aby nemlčeli, protože to, co se děje na Ukrajině, je zvěrstvo, To, co se může dít tady v Evropě, by bylo neskonale větší zvěrstvo. Proto potřebujeme v této době dát všechny síly dohromady, bez ohledu na to, zda je věřící nebo nevěřící.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tady ta akce je trošičku zvláštní v tom, že každý žijeme ve své sociální myšlenkové  bublině. My jsme ateisté ve své bublině a věřící zase ve své. Proto jsem si řekli, že musím kvůli dobré věci vystoupit každý ze svých bublin, dát se dohromady a jít do té vyšší bubliny, kde si podáme ruce. A pokud možno, pozveme všechny ty, kteří jsou v té další bublině, ta je hodně velká, a to je mlčící většina. Ty bychom chtěli požádat, aby nemlčeli, protože to, co se děje na Ukrajině, je zvěrstvo, To, co se může dít tady v Evropě, by bylo neskonale větší zvěrstvo. Proto potřebujeme v této době dát všechny síly dohromady, bez ohledu na to, zda je věřící nebo nevěřící.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Perútka (KDU-ČSL), místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc pyšný na to, že v Novém Jičíně přišlo uctít památku ukrajinských obětí a utrpení ukrajinského lidu tolik našich občanů. A přijeli i z okolí a ze vzdálenějších měst a za to jim patří obrovské díky.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těsně po začátku války přišlo do Nového Jičína asi tři sta Ukrajinců, někteří tu zůstali, jiní šli dále. Zdejší lidé okamžitě začali organizovat různé sbírky, na náměstí se konal koncert na podporu Ukrajiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -520,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-28-02-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>