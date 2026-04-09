--- v0 (2025-12-24)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově byl pokácen jeden z nejstarších stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Havířova rostl od roku 1957 buk lesní. Vzrostlý strom musel být ale nyní pokácen, protože se pod ním nacházejí sítě, které se musí opravit. Podle odboru životního prostředí nebylo jiné řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -479,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-04-03-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>