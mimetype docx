--- v1 (2026-04-09)
+++ v2 (2026-08-28)
@@ -636,51 +636,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-04-03-2025-16-23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-04-03-2025-16-23?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>