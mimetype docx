--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava přispívá věznici na kurzy šití pro odsouzené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou z hlavních priorit vedení Ostravy je bezpečnost a město proto podporuje řadu aktivit zaměřených na prevenci kriminality. Většina cílí na děti a mládež, ale některé i na dospělé, ať už oběti nebo pachatele trestných činů. Ve Vazební věznici tak například vznikl kurz šití pro odsouzené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -232,53 +347,52 @@
         <w:t xml:space="preserve">Jan Smola, odbor životního prostředí MmH: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam, kam sahají větve koruny toho stromu, tak až tam sahají kořeny. Dendrologové doporučují, aby se k tomu připočetl ještě metr, protože na konci toho kořenu je to nejjemnější kořenové vlásnění, které je zodpovědné za dobrý zdravotní stav. Takže pokud se tady začnou dělat výkopové práce, tak to znamená, že to zasáhne do toho kořenového systému.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Což znamená, že by strom postupně chřadl a mohl by se vyvrátit a hlavně někoho zranit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POŽÁR CHATY VE ŠTRAMBERKU, ŠKODA 500 TIS. KČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči vyjížděli k požáru chatky ve Štramberku. Na místo vyjely čtyři jednotky. Požár se podařilo lokalizovat během deseti minut, úplná likvidace ale trvala asi hodinu a půl. Díky rychlému zásahu se oheň nerozšířil na okolní porost. Požár se obešel bez zranění a příčiny se vyšetřují. Škoda je půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -375,133 +489,129 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stacionář pro mentálně postižené klienty Dům V Aleji v Karviné prochází širokou rekonstrukcí, která mimo jiné rozšíří jeho služby také o denní centrum pro seniory. Veškeré práce jsou teprve v počátcích, přičemž klienti byli přesunuti do náhradních prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce denního stacionáře Dům V Aleji je teprve v počátcích, začala totiž 2. února. Jde o celkovou rekonstrukci tohoto objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Dadoková, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Budeme dělat novou střechu, zastřešovat terasu, nově zateplovat, okna se mění.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Budeme dělat novou střechu, zastřešovat terasu, nově zateplovat, okna se mění.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce by měla zlepšit celkovou sociální práci a rozšířit služby denního centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Dadoková, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V přízemí budou dvě oddělení pro mentálně postižené a v prvním patře pak bude oddělení pro seniory. To je novinka, zázemí, ale to denní centrum už máme v budově jeslí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aby se mohl starý prostor zrekonstruovat, museli se všichni klienti, i spolu s jejich veškerým zázemím a vybavením stacionáře, přesunout do náhradních prostorů. Klienti stacionáře si zatím zvykají a aklimatizují se na nové prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proces bude asi trošku dýl, jak u kterého klienta. Někteří to vzali jako nějaké nové prostředí, ale pořád to nazývají jakoby “domečkem”.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proces rekonstrukce objektu stacionáře a denního centra Dům V Aleji se odhaduje zhruba na rok, v prosinci tohoto roku se již očekává kolaudace nově zrekonstruovaných prostorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proces rekonstrukce objektu stacionáře a denního centra Dům V Aleji se odhaduje zhruba na rok, v prosinci tohoto roku se již očekává kolaudace nově zrekonstruovaných prostorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 16.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 16.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LÉKAŘSKÁ FAKULTA OU MÁ NOVÝ DĚKANÁT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lékařská fakulta Ostravské univerzity má nový děkanát. Vznikl přestavbou budovy, která dříve sloužila pro teoretickou i praktickou výuku a sídlil v ní Ústav epidemiologie a ochrany veřejného zdraví. Náklady na rekonstrukci dosáhly 63,5 milionu korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lékařská fakulta Ostravské univerzity má nový děkanát. Vznikl přestavbou budovy, která dříve sloužila pro teoretickou i praktickou výuku a sídlil v ní Ústav epidemiologie a ochrany veřejného zdraví. Náklady na rekonstrukci dosáhly 63,5 milionu korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NOVÝ JIČÍN PLÁNUJE BYTOVOU ČTVRŤ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový Jičín chce v oblasti Horního Předměstí vybudovat novou čtvrť s bytovými domy. K prodeji nyní nabízí pozemek o rozloze téměř 11 000 metrů čtverečních podél ulice Bohuslava Martinů, kde by podle urbanistické koncepce mohlo vzniknout 166 bytů. Zájemci mohou podávat své nabídky do 16. července a součástí musí být i koncepční a objemový návrh zástavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -773,93 +883,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>