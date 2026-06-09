--- v0 (2025-12-20)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava hledá nového ředitele Janáčkova Máje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní hudební festival Leoše Janáčka je značka, kterou zná asi každý. Stejně tak k němu dlouhá léta neodmyslitelně patřil i dlouholetý ředitel Jaromír Javůrek. Ten nyní odchází na odpočinek a proto Ostrava hledá nového ředitele či ředitelku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,68 +291,66 @@
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dosud je to tak, že lidí, kteří jsou na vozíčku, tak musí jezdit zezadu. Teď budou vstupovat přímo tím předním vchodem, kde bude rampa a zároveň automatické dveře.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestavba vstupu do úřední budovy měla stát 8,5 milionu korun bez daně, vícepráce ji cenu zvýší o 600 tisíc korun. Po kolaudačním řízení by vstup mohl být otevřen v květnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NEMOCNICE RUŠÍ ZÁKAZY NÁVŠTĚV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Některé nemocnice v kraji ruší zákazy návštěv. Jedná se například o Městskou nemocnici Ostrava, kde byly návštěvy zakázány od konce ledna. Od 6. března bude pouštět návštěvy k pacientům také Slezská nemocnice v Opavě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Některé nemocnice v kraji ruší zákazy návštěv. Jedná se například o Městskou nemocnici Ostrava, kde byly návštěvy zakázány od konce ledna. Od 6. března bude pouštět návštěvy k pacientům také Slezská nemocnice v Opavě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POŽÁR CHATY VE ŠTRAMBERKU, ŠKODA 500 TIS. KČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči vyjížděli k požáru chatky ve Štramberku. Na místo vyjely čtyři jednotky. Požár se podařilo lokalizovat během deseti minut, úplná likvidace ale trvala asi hodinu a půl. Díky rychlému zásahu se oheň nerozšířil na okolní porost. Požár se obešel bez zranění a příčiny se vyšetřují. Škoda je půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -446,53 +559,52 @@
         <w:t xml:space="preserve">Jan Smola, odbor životního prostředí MmH: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam, kam sahají větve koruny toho stromu, tak až tam sahají kořeny. Dendrologové doporučují, aby se k tomu připočetl ještě metr, protože na konci toho kořenu je to nejjemnější kořenové vlásnění, které je zodpovědné za dobrý zdravotní stav. Takže pokud se tady začnou dělat výkopové práce, tak to znamená, že to zasáhne do toho kořenového systému.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Což znamená, že by strom postupně chřadl a mohl by se vyvrátit a hlavně někoho zranit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 17.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 4. 3. 2025 17.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KARVINÁ SE PUSTILA DO ČIŠTĚNÍ VODNÍCH TOKŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné začalo pravidelné čištění vodních toků, které má zajistit bezproblémový průtok odstraněním naplavenin a bahna. Nejvýraznější práce momentálně probíhají v parku Boženy Němcové, ale čištění se týká také Rájeckého potoka a Olšinského náhonu. Letošní náklady na údržbu jsou několikanásobně vyšší než obvykle, a to kvůli škodám způsobeným zářijovými povodněmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -511,103 +623,101 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stacionář pro mentálně postižené klienty Dům V Aleji v Karviné prochází širokou rekonstrukcí, která mimo jiné rozšíří jeho služby také o denní centrum pro seniory. Veškeré práce jsou teprve v počátcích, přičemž klienti byli přesunuti do náhradních prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce denního stacionáře Dům V Aleji je teprve v počátcích, začala totiž 2. února. Jde o celkovou rekonstrukci tohoto objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Dadoková, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Budeme dělat novou střechu, zastřešovat terasu, nově zateplovat, okna se mění.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Budeme dělat novou střechu, zastřešovat terasu, nově zateplovat, okna se mění.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce by měla zlepšit celkovou sociální práci a rozšířit služby denního centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Dadoková, ředitelka Sociálních služeb Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V přízemí budou dvě oddělení pro mentálně postižené a v prvním patře pak bude oddělení pro seniory. To je novinka, zázemí, ale to denní centrum už máme v budově jeslí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aby se mohl starý prostor zrekonstruovat, museli se všichni klienti, i spolu s jejich veškerým zázemím a vybavením stacionáře, přesunout do náhradních prostorů. Klienti stacionáře si zatím zvykají a aklimatizují se na nové prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Jedličková, vedoucí střediska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proces bude asi trošku dýl, jak u kterého klienta. Někteří to vzali jako nějaké nové prostředí, ale pořád to nazývají jakoby “domečkem”.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proces rekonstrukce objektu stacionáře a denního centra Dům V Aleji se odhaduje zhruba na rok, v prosinci tohoto roku se již očekává kolaudace nově zrekonstruovaných prostorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proces rekonstrukce objektu stacionáře a denního centra Dům V Aleji se odhaduje zhruba na rok, v prosinci tohoto roku se již očekává kolaudace nově zrekonstruovaných prostorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -682,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>