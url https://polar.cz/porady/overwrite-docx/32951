--- v1 (2026-06-09)
+++ v2 (2026-08-29)
@@ -834,51 +834,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>