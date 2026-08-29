--- v0 (2025-12-30)
+++ v1 (2026-08-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatá Tretra přilákala opět řadu světových hvězd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">64. ročník Zlaté tretry Ostrava se uskuteční 24. června a pořadatelé letos chystají rozšíření programu. Už desítky let patří ostravský mítink k top soutěžím světové atletiky a i letos se představí řada špičkových atletů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,53 +312,52 @@
         <w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:  „Věřím, že tady vznikne silná komunita občanů Jihu, protože tato oblast není  úplně jednoduchá. My to ale nevzdáváme a do dané oblasti poměrně dost  investujeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Jihu se nachází 5 poboček Knihovny města ale  vedení obvodu nevyloučilo možnost otevření nové, a to nejspíše v prostorách  plánovaného komunitního centra na Dubině. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 11. 3. 2025 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 11. 3. 2025 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VANDAL VE F-M POŠKODIL TÉMĚŘ 40 AUT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté ve Frýdku-Místku vyšetřují rozsáhlý případ vandalismu. Neznámý pachatel v noci z pátku na sobotu poškodil téměř 40 zaparkovaných vozidel na ulicích Antala Staška, Jiráskova, Mánesova a El. Krásnohorské. Škoda byla předběžně vyčíslena na více než 400 tisíc korun. Policie žádá veřejnost o pomoc, informace uvítá na lince 158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -389,83 +503,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První akce na Lodičkách se uskuteční 30. dubna u příležitosti pálení čarodějnic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda spolku Dokořán: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zahájení oficiální bude koncem dubna, ale určitě začneme dřív, když dovolí počasí, máme v plánu udělat Akustiku, která pak bude probíhat jednou měsíčně tady na Lodičkách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na jaře se mimo jiné opět uskuteční strašidelný park, a to i pro ty nejmenší. Obnovena bude například také akce Nástrahy velkoměsta, která je koncipována pro celou rodinu. V rámci hudby se můžeme těšit například na seskupení karvinských muzikantů Kavijaro nebo na výroční koncert kapely Sakumprásk.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na jaře se mimo jiné opět uskuteční strašidelný park, a to i pro ty nejmenší. Obnovena bude například také akce Nástrahy velkoměsta, která je koncipována pro celou rodinu. V rámci hudby se můžeme těšit například na seskupení karvinských muzikantů Kavijaro nebo na výroční koncert kapely Sakumprásk. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 11. 3. 2025 16.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 11. 3. 2025 16.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NEMOCNOST V MS KRAJI KLESÁ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnost respiračními infekcemi v Moravskoslezském kraji se v minulém týdnu výrazně snížila. Na 100 000 obyvatel připadalo 1 650 případů, což je pokles o více než 20 procent oproti předchozímu týdnu. Nejvyšší nemocnost je stále ve věkové skupině do pěti let. A mezi okresy byla nejvyšší nemocnost stále na Opavsku. Počet nemocných klesal ve všech okresech kraje, nejméně výrazný pokles zaznamenalo Karvinsko.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnost respiračními infekcemi v Moravskoslezském kraji se v minulém týdnu výrazně snížila. Na 100 000 obyvatel připadalo 1 650 případů, což je pokles o více než 20 procent oproti předchozímu týdnu. Nejvyšší nemocnost je stále ve věkové skupině do pěti let. A mezi okresy byla nejvyšší nemocnost stále na Opavsku. Počet nemocných klesal ve všech okresech kraje, nejméně výrazný pokles zaznamenalo Karvinsko. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSTRAVŠTÍ STRÁŽNÍCI UČÍ PŘEDŠKOLÁKY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravská městská policie spustila v tomto týdnu preventivní přednášky pro předškolní děti s názvem „Bezpečně pro předškoláčky“. Strážníci navštíví 31 mateřských škol, kde se zaměří na bezpečné chování dětí v různých situacích. Děti se například dozvědí, jak reagovat na neznámé lidi, jak se chovat k cizím psům nebo co dělat, pokud se ztratí. Strážníci využívají interaktivní scénky a modelové situace, které dětem pomáhají snáze si zapamatovat důležité zásady. V dubnu bude projekt pokračovat programem „BESIP pro předškoláčky“, zaměřeným na bezpečnost v silničním provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -530,53 +641,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Já zpívám velmi rád, protože některý ples pro seniory je jako ples pro maturanty. To už někdy nechápu, kdy jsou maturanti a kdy jsou senioři. To je rozdíl, ale rozdíl není.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvníci bálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Chodíme, už jsme tu od prvního ročníku. Ten drak, ten se nám teda líbil, ten byl úplně povedený. To tady ještě nebylo. Manželce jsem říkal, že je to jako v Číně.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,My jsme vždycky jedni z prvních na parketu, protože nás to baví a máme z toho pohybu radost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senioři se letos mohou zúčastnit řady dalších akcí, které pro ně obvod připravil. Vrcholem budou Sportovní hry seniorů. Nejbližší akcí je ale 24. dubna jednodenní výlet, na který se mohou zájemci hlásit od poloviny dubna v Informačním centru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -668,93 +776,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-03-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>