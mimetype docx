--- v0 (2026-02-07)
+++ v1 (2026-04-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Janovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Starou školu na Bystrém přestaví na školku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Více než 100 let stará škola na Bystrém by opět mohla sloužit dětem. Obec Janovice z ní chce vybudovat mateřskou školu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -79,56 +194,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Garba (BEZPP), člen zastupitelstva:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Škola na Bystrém byla postavena v roce 1923 za podpory místních občanů a sloužila dětem z Janovic i okolních obcí. Po 50 letech provozu prošla v roce 1973 rekonstrukcí a v roce 1977 byla přiřazena ke škole v Janovicích. Fungovala až do roku 2002, od té doby byla využívána jen ke komerčním účelům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatopluk Běrský (STAN), starosta Janovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Plánujeme a soutěžíme přestavbu, přičemž předpokládaná cena se pohybuje kolem 30 milionů korun. Měla by zde vzniknout dvě plnohodnotná oddělení mateřské školy. Za budovou se nachází zahrada, kterou chceme postupně revitalizovat, aby ji mohly využívat děti z této školky.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -203,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/janovicky-miniexpres/janovicky-miniexpres-12-03-2025-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>