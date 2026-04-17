--- v0 (2025-12-30)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Bruntálsku řádí žhář, který zakládá požáry v přírodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žhář, který řádí na Bruntálsku, opět udeřil. Po sérii přírodních požárů na začátku března přišla v úterý 11. března další a ještě větší série požárů. Hasiči museli postupně zasahovat na 8 místech v našem kraji a další požáry likvidovali také hasiči z Olomouckého kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pachatel, který kdysi chodil jak na onu základní školu, tak i na střední, uvedl, že potřeboval zažít adrenalin. Mladík si ale zřejmě neuvědomil, že mu hrozí až osm let za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Edita Zobačová, státní zástupkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tohoto se dopustil, když byl vyhlášen nouzový stav v důsledku povodní, a spáchal tedy zločin šíření poplašné zprávy. Má v minulosti dvě odsouzení i pro násilnou trestnou činnost, avšak všechno již bylo osvědčeno, tudíž navrhujeme podmíněný trest, ale s dohledem probační služby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obžalovaný svou vinu přiznal, on ani státní zástupkyně netrvali na odvolání. Soudem mu byla uložena podmínka v trvání 36 měsíců s dohledem. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obžalovaný svou vinu přiznal, on ani státní zástupkyně netrvali na odvolání. Soudem mu byla uložena podmínka v trvání 36 měsíců s dohledem.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Havránková, obhájkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Obžalovaný nechtěl provádět dlouhé důkazní řízení, proto zde doznal vinu, že spáchal to, co je možné kvalifikovat jako závažný zločin, ale je nutné podotknout, že on si skutečně neuvědomoval, jak závažné jednání je.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, studentka Gymnázia Studentská Havířov: </w:t>
       </w:r>
       <w:r>
@@ -720,93 +834,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-03-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>