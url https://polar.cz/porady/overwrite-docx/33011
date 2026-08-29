--- v1 (2026-04-17)
+++ v2 (2026-08-29)
@@ -876,51 +876,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-03-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-03-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>