--- v0 (2025-12-24)
+++ v1 (2026-08-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soud potrestal anonyma za hrozby bombou školám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti havířovského gymnázia mohli na vlastní oči u okresního soudu sledovat hlavní líčení s 24letým mladíkem, který loni v září vyhrožoval několika školám bombovým útokem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pachatel, který kdysi chodil jak na onu základní školu, tak i na střední, uvedl, že potřeboval zažít adrenalin. Mladík si ale zřejmě neuvědomil, že mu hrozí až osm let za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Edita Zobačová, státní zástupkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tohoto se dopustil, když byl vyhlášen nouzový stav v důsledku povodní, a spáchal tedy zločin šíření poplašné zprávy. Má v minulosti dvě odsouzení i pro násilnou trestnou činnost, avšak všechno již bylo osvědčeno, tudíž navrhujeme podmíněný trest, ale s dohledem probační služby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obžalovaný svou vinu přiznal, on ani státní zástupkyně netrvali na odvolání. Soudem mu byla uložena podmínka v trvání 36 měsíců s dohledem. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obžalovaný svou vinu přiznal, on ani státní zástupkyně netrvali na odvolání. Soudem mu byla uložena podmínka v trvání 36 měsíců s dohledem.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Havránková, obhájkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Obžalovaný nechtěl provádět dlouhé důkazní řízení, proto zde doznal vinu, že spáchal to, co je možné kvalifikovat jako závažný zločin, ale je nutné podotknout, že on si skutečně neuvědomoval, jak závažné jednání je.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, studentka Gymnázia Studentská Havířov: </w:t>
       </w:r>
       <w:r>
@@ -198,53 +312,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 12. 3. 2025 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OPRAVA TRATI HAVÍŘOV – ČESKÝ TĚŠÍN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vlaková doprava mezi Havířovem a Českým Těšínem byla v neděli přerušena kvůli sesuvu svahu, který se podařilo stabilizovat a obnovit provoz. Modernizace stanice a trati pokračuje podle plánu, přičemž provoz je omezen na jednu kolej až do června. Dokončení celé stavby se očekává v polovině příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vlaková doprava mezi Havířovem a Českým Těšínem byla v neděli přerušena kvůli sesuvu svahu, který se podařilo stabilizovat a obnovit provoz. Modernizace stanice a trati pokračuje podle plánu, přičemž provoz je omezen na jednu kolej až do června. Dokončení celé stavby se očekává v polovině příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MOBILNÍ POLICEJNÍ KONTAKTNÍ MÍSTO U SOIVY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie Ostrava zřídila mobilní kontaktní místo poblíž ubytovny Soiva v Ostravě-Jihu, aby zvýšila pocit bezpečí obyvatel. Kromě pravidelné přítomnosti hlídek a kamerového monitoringu mohou občané využít kontaktní místo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -742,93 +855,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-03-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>