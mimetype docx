--- v0 (2025-12-26)
+++ v1 (2026-04-08)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo potvrdilo čtvrt století staré rozhodnutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V březnu se konalo první jednání zastupitelstva v letošním roce. Bodem, který asi nejvíce rezonoval, bylo schválení převodu pozemků Stavebnímu bytovému družstvu Pod Skalkou. Cena byla domluvena před čtvrt stoletím na jednu korunu za metr čtvereční.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bytové domy byly v lokalitě ulice Bohuslava Martinů, u Kauflandu, postaveny před 25 lety, a to ve spolupráci Stavebního bytového družstva Pod Skalkou, města a s podporou státní dotace. Teď, po čtvrt století, rezonovalo zastupitelstvem téma související s dořešením vlastnictví pozemků pod domy a podílů na bytech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zastupitelstvo města schválilo darování a prodej pozemků a spoluvlastnických podílů na bytových domech na ulici Bohuslava Martinů. Tyto domy byly postaveny za podpory Ministerstva pro místní rozvoj zhruba v roce 2000 a již tehdy zastupitelstvo schválilo podmínky toho budoucího převodu. Ten převod nemohl být uskutečněn dříve než po dvaceti letech od výstavby těchto bytových domů, to byla podmínka ministerstva. Už od roku 2020, kdy ta podmínka byla naplněna, tak jednáme s družstvem o podmínkách převodu.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ten spočívá v tom, že pozemky pod bytovými domy ve vlastnictví města mají být prodány za jednu korunu za metr čtvereční. Spoluvlastnické podíly na bytových jednotkách převedeny bezúplatně. Vše ve prospěch Stavebního bytového družstva Pod Skalkou.    </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ten spočívá v tom, že pozemky pod bytovými domy ve vlastnictví města mají být prodány za jednu korunu za metr čtvereční. Spoluvlastnické podíly na bytových jednotkách převedeny bezúplatně. Vše ve prospěch Stavebního bytového družstva Pod Skalkou.     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zde každý zastupitel hlasoval podle svého největšího vědomí a svědomí. Osobně mám za to, že jsme pouze drželi ten fakt, tu vůli zastupitelů téměř před 25 lety. Tehdy zastupitelé opravdu rozhodli, že tyto pozemky dostanou družstevníci za jednu korunu, a kdo jiný než město by mělo dodržet svůj závazek, svůj slib.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
@@ -242,56 +356,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěli bychom touto cestou požádat občany o pochopení a toleranci a řidiče vozidel o jejich odstavení v průběhu toho jednoho dne čištění, a za to bychom chtěli občanům dopředu poděkovat.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěl bych apelovat na občany města, aby dodržovali dopravní značení na přechodnou dobu, aby ctili ty zákazy stání, které jsou dobře označeny, a je to jeden den v roce, kdy musí svá vozidla z těch lokalit vymístit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rajónové čištění města potrvá do 17. října. Harmonogram s rozpisem ulic a termínů je na webu technických služeb. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnické centrum vyzdobily narozeninové fotografie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -458,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-17-03-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>