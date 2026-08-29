--- v0 (2025-12-31)
+++ v1 (2026-08-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Útoků podvodníků na účty důvěřivců je stále více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I přes neustálá varování stále přibývá lidí, kteří byli podvedeni prostřednictvím sociálních sítí či počítačů. Nejčastějšími kyberútoky poslední doby jsou výhodné investice, kryptoměny nebo kontakt údajnou bankou. Novinkou pak je řešení pokuty za rychlost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -592,53 +707,52 @@
         <w:t xml:space="preserve">Hana Kodet, hráčka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Porazila jsem vlastně turnajovou jedničku mezi šestnácti, která je třetí na světě v U19. Takže za to jsem velmi ráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nadějným českým stolním tenistou je i Jakub Makara z Prahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Makara, hráč: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Teď budu hrát s Argentincem, který má za sebou úspěchy, je trojka do skupiny, což je těžké, ale jsem favorit. Takže doufám, že vyhraju a postoupím z prvního místa. Ostatním hráčům z různých zemí se tady líbí. Hlavně to zázemí a organizace."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Teď budu hrát s Argentincem, který má za sebou úspěchy, je trojka do skupiny, což je těžké, ale jsem favorit. Takže doufám, že vyhraju a postoupím z prvního místa. Ostatním hráčům z různých zemí se tady líbí. Hlavně to zázemí a organizace." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejlepší umístění české výpravě nakonec zajistil Filip Bednář, který v kategorii U11 obsadil druhé místo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -720,93 +834,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-03-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>