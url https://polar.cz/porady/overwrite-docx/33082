--- v0 (2025-12-24)
+++ v1 (2026-08-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.3.2025, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Útoků podvodníků na účty důvěřivců je stále více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I přes neustálá varování stále přibývá lidí, kteří byli podvedeni prostřednictvím sociálních sítí či počítačů. Nejčastějšími kyberútoky poslední doby jsou výhodné investice, kryptoměny nebo kontakt údajnou bankou. Novinkou pak je řešení pokuty za rychlost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V neposlední řadě je nutností také upozornit na druh podvodu, ve kterém hraje hlavní roli  umělá inteligence. Tentokrát se nechal nachytat zhruba 60letý muž, který přijal hovor. Na opačné  straně se ozval mužský hlas umělé inteligence, který se představil jako Celní správa ČR. Následně  poškozenému sdělil informaci, že má nedoplatek pokuty za rychlost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kyberkriminalita je pro policisty Moravskoslezského kraje jednou ze tří hlavních priorit pro letošní rok. V tom loňském byla objasněnost těchto případů jen 17 procent, přitom celkově se daří objasnit téměř 55 procent případů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Neziskovky stále pomáhají zatopeným domácnostem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neziskové organizace stále pomáhají lidem zasaženým loňskými zářijovými povodněmi. A to jak psychicky, tak fyzicky a také finančně. Mnohé z nich totiž stále ještě nemají vysušené své domovy ani základní úpravy jako jsou oklepané omítky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -762,93 +876,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-22-03-2025-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>