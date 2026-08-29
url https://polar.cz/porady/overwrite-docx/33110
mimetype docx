--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.3.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bleskosvody zapálení domu nezabránily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neobvyklý zásah absolvovali ostravští hasiči. Výjimečná byla ale spíše příčina, protože požár rodinného domku způsobil úder blesku do plechové střechy. Důvodem zřejmě byla vysoká anténa, která výboj přitáhla. Konečné slovo ale budou mít vyšetřovatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -232,72 +347,51 @@
         <w:t xml:space="preserve">Věra Palkovská (Osobnosti pro Třinec), primátorka Třince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Město  Třinec je připraveno být nápomocno, protože si toho moc považujeme, že takový  projekt v Třinci do budoucna bude.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celková investice do CirArény bude 2,2 miliardy korun,  necelé dvě miliardy přitečou z evropského fondu Spravedlivé transformace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 26. 3. 2025 16.00 - 1</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Policisté dopadli dvojici mužů z Karvinska, která má na svědomí rozsáhlou majetkovou trestnou činnost v Orlové, Těrlicku, Petřvaldu, Ostravě i dalších městech. Kradli auta, elektroniku, peníze i cigarety, vloupali se do domů, firem i penzionu nebo ujížděli od benzinek bez zaplacení. Celková škoda přesáhla 3 miliony korun. </w:t>
+        <w:t xml:space="preserve">Zprávy krátké 26. 3. 2025 16.00 - 1 ZOO UZAVŘELA EXPOZICI NA STATKU Zoo Ostrava přijala preventivní opatření proti šíření slintavky a kulhavky. Už minulý týden uzavřela průchozí výběh s kozami a ovcemi kamerunskými, teď dočasně uzavřela celou expozici Na Statku. Návštěvníci mají dodržovat odstup u hrazení a zvířata nekrmit. Zoo reaguje na doporučení veterinární správy, onemocnění je pro sudokopytníky a slony velmi nebezpečné.  POLICIE DOPADLA DUO ZLODĚJŮ Policisté dopadli dvojici mužů z Karvinska, která má na svědomí rozsáhlou majetkovou trestnou činnost v Orlové, Těrlicku, Petřvaldu, Ostravě i dalších městech. Kradli auta, elektroniku, peníze i cigarety, vloupali se do domů, firem i penzionu nebo ujížděli od benzinek bez zaplacení. Celková škoda přesáhla 3 miliony korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Místa na butovickém hřbitově poskytnou nová kolumbária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -506,72 +600,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,,Byla bych ráda a nejenom já, kdyby nám trochu přidali, aspoň ještě jednu jízdu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provozovatel Senior taxi má k dispozici 5 vozů, v případě potřeby je schopen přidat ještě jeden vůz. Nejčastěji seniory přepravuje právě k lékařům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 26. 3. 2025 16.00 - 2</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">V Ostravě-Plesné zadrželi strážníci 36letého muže, který v obchodě ukradl plechovku piva. Na krádež upozornila ostraha, která ho sledovala na kamerách. Muž měl navíc bohatou kriminální minulost a byl v celostátním pátrání. Drobná krádež se tak změnila v cestu rovnou za mříže.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké 26. 3. 2025 16.00 - 2 OPRAVA MOSTU V ČESKÉM TĚŠÍNĚ Od úterý 1. dubna budou pokračovat práce na mostě silnice I/11 v Českém Těšíně. Stavbaři po zimní pauze dokončí druhou polovinu konstrukce, provoz bude veden kyvadlově jedním pruhem pro oba směry. Hotovo by mělo být do dvou až dvou a půl měsíců.  UKRADL PIVO, SKONČIL VE VĚZENÍ V Ostravě-Plesné zadrželi strážníci 36letého muže, který v obchodě ukradl plechovku piva. Na krádež upozornila ostraha, která ho sledovala na kamerách. Muž měl navíc bohatou kriminální minulost a byl v celostátním pátrání. Drobná krádež se tak změnila v cestu rovnou za mříže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci v Horní Suché se zapojili do akce Ukliďme Česko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oficiálním dnem pro akci Ukliďme Česko je tato sobota. Školy v Horní Suché si rozdělily jednotlivé části obce a pustily se do úklidu už během týdne. Ty nejmenší děti dostaly za úkol vyčistit okolí v blízkosti své školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -767,93 +840,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-03-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>