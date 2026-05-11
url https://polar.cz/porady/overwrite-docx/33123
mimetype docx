--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podnikatele podpoří workshop, účast je zdarma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé, kteří mají podnikavého ducha, se mohou zdarma zúčastnit workshopů pořádaných  společně novojičínskou a kopřivnickou radnicí. Program “Podnikej raz dva”, který začne v dubnu, ještě před startem otestovali studenti středních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přijít s podnikatelským nápadem, který má potenciál uspět a bude dlouhodobě udržitelný, je stále těžší. To si uvědomuje vedení Nového Jičína a Kopřivnice, proto obě města spojila síly v podpoře podnikání a startují společný program "Podnikej raz dva".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “My už jsem před časem měli v Novém Jičíně kurz pro začínající podnikatele, který se jmenoval Podnikni to. Býval o něj velký zájem a proto jsme uvažovali nad novým projektem, který bychom navíc ještě rozšířili o vzdělávání pro studenty. Navíc jsme navázali spolupráci s Kopřivnicí, takže je to náš společný projekt.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V každém městě se bude konat šest setkání, termín toho prvního v Novém Jičíně  je čtvrtek 3. dubna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V každém městě se bude konat šest setkání, termín toho prvního v Novém Jičíně  je čtvrtek 3. dubna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí projektu, jak bylo zmíněno, je, že před startem samotných workshopů pro veřejnost se tento seminář konal i pro studenty, třeba také Mendelovy střední školy. Zda by se jednou věnovali podnikání je pro ně zatím většinou otevřenou otázkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">studenti Mendelovy střední školy: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Možná jo, nevím sice úplně v čem, ale dovedu si to představit, protože moji rodiče oba podnikají.”  </w:t>
       </w:r>
     </w:p>
@@ -160,107 +274,100 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na workshopy může dorazit kdykoliv, i ten, kdo se o podnikání jenom zajímá jako o téma, i ten, kdo má plán, kdo má nápad, i ten, kdo už dlouho podniká. A kdokoliv, kdo se o to jenom zajímá, tak může dostat návod na to, jak z nápadu, který bude mít zítra nebo pozítří, udělat ten business, až ta chvíle přijde.”        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Droščín (Piráti), člen Rady města Nový Jičín, předseda komise pro obchod a služby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na tuto sérii workshopů bude navazovat takzvaný podnikatelský klub, kde se pod dohledem zkušených lektorů budou setkávat již zkušení podnikatelé s těmi novými a předávat si tak zkušenosti.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemci o tyto semináře se mohou hlásit do 30. března. Více informací je na webových stránkách podnikejrazdva.cz.  </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie hledá posily, zájemce láká zkušebními testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie České republiky otevřela svůj areál v Novém Jičíně a pozvala do něj desítky žáků středních škol. Dynamickými ukázkami jim předvedla část své práce. Pak mohli studenti zkusit absolvovat náborové fyzické testy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zhruba padesátka studentů středních škol z Nového Jičína a okolí se  zúčastnila náborové kampaně “Policistou na zkoušku”, kterou připravil novojičínský územní odbor police. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kvíčala, vedoucí ÚO Nový Jičín, Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Této akci předcházela asi dvouměsíční přednášková činnost, kdy jsem ve školách zejména v okrese Nový Jičín oslovili studenty čtvrtých ročníků, zda by se chtěli stát policistou. Přinesli jsme jim, jak funguje a existuje policejní život a nabídli jsem jim dnešní den, že se zde mohou dostavit a zkusit fyzické testy.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Této akci předcházela asi dvouměsíční přednášková činnost, kdy jsem ve školách zejména v okrese Nový Jičín oslovili studenty čtvrtých ročníků, zda by se chtěli stát policistou. Přinesli jsme jim, jak funguje a existuje policejní život a nabídli jsem jim dnešní den, že se zde mohou dostavit a zkusit fyzické testy.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, oddělení prevence Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pokud těmito testy úspěšně projdou, dostanou od nás certifikát s dobou platnosti roku a půl, a pokud se poté, po maturitě,  rozhodnout nastoupit do našich řad a stihnou se přihlásit ještě v době platnosti toho certifikátu, tak už nemusí znovu absolvovat fyzické testy, ale rovnou půjdou do druhého kola na testy psychické a poté na testy zdravotní,” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obsahem fyzických testů jsou čtyři disciplíny, 4 x 10 metrů člunkový běh, celomotorický test, kliky a běh na jeden kilometr.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -394,53 +501,52 @@
         <w:t xml:space="preserve">Petr Jaroň, trenér a předseda Handball clubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“První turnaj byl v Partizánském na Slovensku, druhý turnaj byl v polském městě Ruda Slaska a třetí je tady u nás. Je to taková nástavba mistrovských utkání, po případě celého soutěžního ročníku, kde chceme, ať se ta nejlepší družstva setkávají se zahraničnímu družstvy a porovnávají svou herní zkušenost. “ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Turnaj se hrál celý den, systémem každý z každým, vždy 2 x 18 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Jaroň, trenér a předseda Handball clubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Věříme v nejlepší úspěch. Na Slovensku to bylo páté místo z těch šesti družstev, ale nám chyběly nejlepší hráčky, které byly na házenkářském kempu nadějí, což jsou nejlepší žačky z kraje. V Polsku už to bylo o něčem jiném, tak jsme ty naše hráčky měli, skončili jsme v turnaji na třetím místě a dneska se uvidí.”  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Věříme v nejlepší úspěch. Na Slovensku to bylo páté místo z těch šesti družstev, ale nám chyběly nejlepší hráčky, které byly na házenkářském kempu nadějí, což jsou nejlepší žačky z kraje. V Polsku už to bylo o něčem jiném, tak jsme ty naše hráčky měli, skončili jsme v turnaji na třetím místě a dneska se uvidí.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nela Krumpolcová, starší žákyně, Handball club Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě, každý zápas mi něco dá, všichni chceme vyhrát, bereme to pozitivně. Házenou hraji asi tři roky, začala jsem jsem se školou, začalo mě to bavit, tak jsem šla do oddílu,” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Mičková, starší žákyně, Handball club Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -453,55 +559,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítězem turnaje se stalo družstvo Slovanu Havířov, druhá skončila Slávia Partizánske a domácí házenkářky se mohly radovat z bronzové pozice.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejlepší střelkyně turnaje dostala jako vůbec první novinku v propagačních předmětech Nového Jičína, a tou je čepice s logem města a kresbou náměstí. Byla jí domácí hráčka  Vanesa Krumpolcová. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to tak, že jsem si dovolil přispět za město Nový Jičín na dnešní turnaj drobnou cenou, a ta cena by měla směřovat tomu nejlepšímu střelci turnaje, protože házená je velmi dynamický sport, ve kterém padá velmi mnoho branek, což je divácky atraktivní, takže jsem chtěl podpořit nejlepšího střelce tohoto turnaje.”     </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -576,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-28-03-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>