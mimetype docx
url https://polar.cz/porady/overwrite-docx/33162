--- v0 (2025-12-24)
+++ v1 (2026-04-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2025, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Srdce pro Porubu pomohlo Maximovi rekordní částkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charitativní sbírka Srdce pro Porubu pomohla za svou existenci už patnácti příjemcům. Tím posledním je třináctiletý Maxim, který trpí řadou závažných onemocnění. Na jeho rehabilitaci se podařilo vybrat rekordních 140 000 korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -645,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-04-2025-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>