--- v1 (2026-04-08)
+++ v2 (2026-08-27)
@@ -802,51 +802,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-04-2025-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-03-04-2025-18-13?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>