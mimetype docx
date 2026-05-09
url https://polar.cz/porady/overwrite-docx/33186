--- v0 (2025-12-17)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava může být vzorem prevence bezdomovectví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava může být vzorem v řešení prevence bezdomovectví. V minulých letech spustila program sociálního bydlení a tento projekt je velmi úspěšný. Ještě déle se na tuto problematiku zaměřuje Armáda spásy, která uspořádala na ostravském magistrátu setkání odborníků na toto téma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,161 +235,157 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ si pronajal kostelní věž, bude z ní vyhlídka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věž novojičínského kostela bude zpřístupněna veřejnosti. Než se stane vyhlídkovým místem, bude nutné provést některé stavební úpravy. Nejnáročnější bude přemístit velký zvon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Možnost takového pohledu na Nový Jičín se za čas naskytne všem lidem, kteří projeví zájem vystoupat na věž farního kostela. Hlavní překážkou, kterou je nutné odstranit, bude přesun zvonů. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Možnost takového pohledu na Nový Jičín se za čas naskytne všem lidem, kteří projeví zájem vystoupat na věž farního kostela. Hlavní překážkou, kterou je nutné odstranit, bude přesun zvonů.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Teď se nacházíme v místnosti, kde jsou tři zvony, přičemž ten největší je přímo nad vstupním průchodem. Proto se přesune do druhé části, kde jsou dva menší zvony.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nutné jsou i další zásahy. Třeba přestavba části dřevěného schodiště a instalace ochranné sítě na ochoz věže. Úpravy přijdou na 4,5 milionu korun. Radnice na ně bude žádat dotaci z programu na podporu turismu v česko-polském pohraničí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Abychom mohli do tohoto objektu investovat a dále jej do budoucna provozovat, bylo nutné zajistit právní titul. Ten jsme vyřešili tak, že jsme uzavřeli s místní farností smlouvu o výpůjčce na dvacet let s účinností od 1. ledna 2024.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavební práce budou zahájeny v polovině dubna a potrvají čtyři měsíce. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavební práce budou zahájeny v polovině dubna a potrvají čtyři měsíce.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výpravy do věže kostela bude organizovat Návštěvnické centrum. Předpokladem je, že ty první se uskuteční v rámci městské slavnost v září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Maňáková, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na jednu prohlídku se vejde maximálně 10 lidí, kteří při výstupu zdolají 126 schodů a projdou sedmi podlažími."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věž kostela je vysoká 66 metrů a je nejvyšší stavbou v centru města.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpřístupnění věže umožní atraktivní prohlídku  město z nejvyššího vyhlídkového bodu městské památkové rezervace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy 7. 4. 2025 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy 7. 4. 2025 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FIRMÁM CHYBÍ SVÁŘEČI, POMÁHÁ I ZAHRANIČÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na trhu práce v Česku je nedostatek kvalifikovaných svářečů, firmy proto otevírají vlastní tréninková centra. V Moravskoslezském kraji situaci řeší i náborem pracovníků ze zahraničí. Chybějí ale školy, které by nové odborníky vychovávaly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na trhu práce v Česku je nedostatek kvalifikovaných svářečů, firmy proto otevírají vlastní tréninková centra. V Moravskoslezském kraji situaci řeší i náborem pracovníků ze zahraničí. Chybějí ale školy, které by nové odborníky vychovávaly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DO OSTRAVSKÉ ZOO PŘIŠLA NOVÁ LVICE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zoo Ostrava přivezla mladou lvici indickou ze Švédska, která by se po aklimatizaci měla stát partnerkou dvanáctiletého samce. Chovatelé doufají, že se konečně podaří vzácné šelmy rozmnožit, pavilon Indické šelmy je proto dočasně uzavřen. Nový pár je geneticky cenný a jeho spojení má podpořit záchranný program v rámci celé Evropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -441,53 +552,52 @@
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže žádáme řidiče, aby se vždycky předtím podívali, jestli někde v blízkosti jejich vozidla není umístěna dopravní značka. A taky je žádáme, aby opravdu neparkovali po dobu čištění tak, aby se zbytečně nemusela volat Městská policie, ať prostě přejdeme nějakým přestupkům a řešením.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čistí se komunikace jako silnice, chodníky i cyklotrasy, k tomu všemu zároveň náleží ruční zametání a úklidy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do jarního úklidu městských komunkací je zapojena veškerá tecnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K dispozici je jeden velký zametač pro silnice, dva malé zametače pro údržbu chodníků a cyklotras, kropící vozy a také lidský faktor pro práce, které je nutné vykonávat ručně. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K dispozici je jeden velký zametač pro silnice, dva malé zametače pro údržbu chodníků a cyklotras, kropící vozy a také lidský faktor pro práce, které je nutné vykonávat ručně.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 7. 4. 2025 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KRAJE CHTĚJÍ DALŠÍ DVĚ MILIARDY NA SILNICE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -710,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-04-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>