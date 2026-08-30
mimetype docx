--- v0 (2025-12-19)
+++ v1 (2026-08-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílko se letos stěhuje z Poruby do centra Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jen málokterý z obyvatel Ostravy-Poruby nezná Sdílko, které se na různých místech prezentuje už od roku 2016. Oblíbená venkovní expozice ve sdílených kontejnerech se poprvé přestěhuje do centra  před Novou radnici. Novinkou bude i zaměření na kulturní a kreativní odvětví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,68 +312,66 @@
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naši hasiči se tam střídají v podstatě v nepřetržitém provozu, a to ve 12hodinových směnách. Záchranný útvar zabezpečuje vlastně obsluhu této dekontaminační linky, což je dekontaminační vana a rám pro oplach vozidel, kde je nanášen dekontaminační roztok. Tímto rámem projíždějí vozidla nad 3,5 tuny a dochází tam k jejich očištění.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpřísněná opatření budou prováděna do odvolání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 8. 4. 2025 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 8. 4. 2025 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">HLEDÁ SE NÁZEV PRO KONCERTNÍ SÁL V OSTRAVĚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedna z nejočekávanějších staveb nejen v Ostravě, ale i ve světě – nový koncertní sál jako přístavba Domu kultury města Ostravy – míří do další důležité fáze. A tou je soutěž na nový název a vizuální identitu celého kulturního komplexu. Do soutěže se mohou přihlásit grafičtí designéři z Česka i zahraničí. Stačí zaslat portfolio do 29. dubna. Pět nejlepších bude následně vyzváno k vytvoření konkrétního návrhu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedna z nejočekávanějších staveb nejen v Ostravě, ale i ve světě – nový koncertní sál jako přístavba Domu kultury města Ostravy – míří do další důležité fáze. A tou je soutěž na nový název a vizuální identitu celého kulturního komplexu. Do soutěže se mohou přihlásit grafičtí designéři z Česka i zahraničí. Stačí zaslat portfolio do 29. dubna. Pět nejlepších bude následně vyzváno k vytvoření konkrétního návrhu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NEZAMĚSTNANOST V MSK V BŘEZNU MÍRNĚ KLESLA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nezaměstnanost v Moravskoslezském kraji se v březnu snížila o desetinu procentního bodu a dosáhla rovných šesti procent. Práci na konci měsíce nemělo 48 966 lidí, což je o 455 méně než v únoru. Ve srovnání s loňským březnem je ale situace horší, počet nezaměstnaných je letos vyšší o téměř 5000 osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -411,53 +524,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozhodnutí o snížení ochrany vlka bylo čistě politické a ignorovalo  dostupné vědecké studie, dokonce i ty, které si nechala zpracovat sama Evropská  komise nebo Evropský parlament. Co se týče ochrany vlka u nás, tak směrodatný  je postoj Ministerstva životního prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vlčí populace v Česku  v posledních letech narůstá, protože mají dostatek potravy. Aktuálně  se podle hrubých odhadů Agentury ochrany přírody a krajiny na našem území  pohybuje zhruba 300 vlků ve 30 až 40 smečkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 8. 4. 2025 17.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 8. 4. 2025 17.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSTRAVŠTÍ STRÁŽNÍCI POKRAČUJÍ V PREVENCI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravští strážníci se tento týden vracejí do mateřských škol s preventivním programem BESIP pro předškoláčky, který navazuje na loňský projekt Bezpečně pro předškoláčky. Během dubna plánují navštívit celkem 31 školek. Cílem programu je děti naučit základní pravidla silničního provozu pomocí básniček, her a modelových situací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -679,93 +791,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>