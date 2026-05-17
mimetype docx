--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slavnostní zahájení festivalu Další břehy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavnostním zahájením v kině Mír začal 25. ročník festivalu Další břehy. Probíhat až do 1. května na různých místech Opavy a nabídne výstavy, koncerty, besedy, divadelní představení a také filmy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promítáním nejsilnějších momentů z historie a výstavou festivalových plakátů byl v Opavě slavnostně zahájen multižánrový festival Další břehy, který letos slaví čtvrtstoletí. Za tu dobu nabídl zajímavá a atraktivní témata. Tím letošním je Můžeme mít strach, ale nesmíme se bát</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mi se ten slogan strašně líbí. Ono všechny ty ročníky festivalu měly vždycky extrémně zajímavá témata, letošní slogan je o hrdinství, o odvaze, o boji proti strachu. Já se domnívám, že je to aktuální a jsem velmi rád, že tento festival byl připraven s tímto tématem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letošním ročníkem festival skončí a slavnostní zahájení bylo zároveň poctou Petru Rotreklovi, který ho vymyslel a stál i za jeho dramaturgií. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Rotrekl, dramaturg festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to samozřejmě dojemné, nečekal jsem to a nechtěl jsem to, ani jsem to tak nechtěl. Je to loučení s festivalem, nikoliv se mnou, byť odcházím, ale je to milé, krásné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleš Koudela, herec, Příležitostný divadelní soubor Frantíka Smělíka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já na to samozřejmě budu vzpomínat s láskou už proto, že se s Péťou známe velmi dlouho a hlavně jsme byli s naším divadelním souborem už od počátku, vlastně při vzniku tohoto festivalu a vlastně každý rok náš soubor připravil speciálně pro Další břehy nějakou akci. Ať už to byl kubánský večer, americký večer, spoustu dalších a dalších večerů. Bylo to 25 ročníků, takže 25 akcí jsme udělali přímo pro Další břehy a pro Péťu.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci slavnostního zahájení: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to skvělá akce. Ten program je tento rok bohatý a určitě půjdeme na co nejvíc akcí budeme moct a určitě si to užijem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Mě láká celkově divadlo, myslím, že tady bude i na městském hřbitově, což bude velmi zajímavé. Samozřejmě se spojením vína a Bosche to bude krása a nádhera.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Byli jsme loni a dobré je to. Jsme rádi, že v Opavě něco takového je.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Navštívila jsem všechny ročníky, co jsem se přestěhovala do Opavy. Začátky jsem nestíhala a úžasné je, že to je multižánrové, že si každý přijde na své.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Závěr slavnostního večera patřil kapele Hrubá Hudba a Lesní zvěř. která nabízí jedinečné propojení folkloru a elektronické hudby. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vernisáž výstavy Hieronymus Bosch - Zrcadlo světa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knihovna města Opavy patří výstavě nejtajemnějšího malíře středověku s názvem Hieronymus Bosch - Zrcadlo světa. Ta probíhá v rámci festival Další břehy a na vernisáži zazněla i historická hudba z dob Boschova mládí a z konce jeho života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lukáš Matoušek, umělecký vedoucí souboru Ars Cameralis: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“A co jsme používali za nástroje z těch strunných to byla fidula, což je předchůdce našich houslí, pak tam byla ribetka rubeba. Potom citola, což je gotický předchůdce kytary, to je drnkací nástroj. A z těch strunných nástrojů ještě tady byla gotická harfa, Bosch ji měl mnohokrát zobrazenou, jednu má dokonce, v zahradě rozkoše má člověka vpleteného do strun té harfy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumil Vurm, spisovatel, kurátor výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Bosch totiž pravděpodobně namaloval jen asi 30 obrazů. Připisuje se mu asi stovka obrazů, ale ve skutečnosti jich bylo velice málo. Nicméně my jsme vybírali ty nejklíčovější a to je především Zahrada pozemských rozkoší, jeho nejslavnější obraz. Pokušení sv. Antonína, to je ten nejtemnější obraz, kde jsou všechny ty pekelné hrůzy namalované. Fůra sena, to je jeho nejsnáze pochopitelný obraz, protože tam říká, že svět je jako fůra se senem a každý se z něj snaží urvat co jde a pak Klanění tří králů, které se jeví jako normální poklidný obraz, ale když se pozorně podíváte, tak je nasycen kacířskými myšlenkami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repliky obrazů jsou stejné velikosti jako originály, které můžeme vidět ve významných galeriích po celé Evropě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumil Vurm, spisovatel, kurátor výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kdo navštíví tu výstavu, tak nemusí jezdit do Madridu, Berlína, ale může tady vidět a mít ten dojem z Boschových obrazů jako kdyby tam byl.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Beyerová, ředitelka, Knihovna Petra Bezruče: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V neděli se tady setkáme na besedě s Miřenkou Čechovou, kde si budeme povídat o jejím sobotním vystoupení Light in the darkness a hlavně o její knize Baletky. Ve středu budeme objevovat svět Jiřího Wintera Neprakty s panem Kopeckým, autorem knihy o Nepraktovi k jeho 100. výročí od narození a pak budeme pokračovat až v úterý 22. dubna, kdy tady bude pro veřejnost beseda s Michaelou Vidlákovou a panem Heyeretem, kdy si budeme povídat o holocaustu a terezínském ghetu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstava Hieronyma Bosche bude v knihovně Petra Bezruče k vidění až do 20. května.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezská nemocnice uspořádala Den zdraví a prevence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezská nemocnice v Opavě opět po roce uspořádala Den prevence, Už potřetí za sebou se uskutečnil v UniPointu Slezské univerzty v Obchodním centru Breda & Weinstein. Zájem byl velký.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přes 1300 lidí navštívilo Den zdraví a prevence Slezské nemocnice v Opavě, což je více než loni. V UniPointu Sleszké univerzity v OC Breda pro ně bylo připraveno 13 stanovišť, na kterých si mohli nechat zdarma a bez čekání mimo jiné změřit tlak, cukr v krvi nebo vyšetřit znaménka. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Hozová, náměstkyně pro ošetřovatelskou péči, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Snažíme se i o edukaci, takže proto tady máme i kolegyně z nutriční výživy, máme tady kolegyně na dentální hygienu, můžete si vyzkoušet kapacitu plic, takže fakt se snažíme zaměřit se na preventivní program, ale samozřejmě nenahradíme prevenci u praktického lékaře, která by měla být co dva roky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Postupová, vrchní sestra interního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme na stanovišti interního oddělení SNO, kontrolujeme a měříme hladiny glykémií a potom měříme tlak, pokud máme nějaké záchyty, tak lidi odesíláme přímo do odborných ambulancí jak diabetologické tak přímo na naši interní.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tereza Mocková, kožní lékařka, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady u nás probíhá dermatoskopická kontrola znamének. Většinou si pacienti můžou kontrolovat znaménka i sami , kdy můžou zhodnotit, zda se nějak mění velikost, tvar, jestli to znaménko roste a podobně, v tom případě se bere jako nebezpečné nebo podezřelé.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na Dni zdraví se návštěvníci seznámili i s tím, jak aktivovat pánevní dno, což se netýká jen žen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Stoklasová, fyzioterapeutka rehabilitačního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Edukujeme i muže po prostatektomiích. Jeden z hlavních problémů je pooperační inkontinence u mužů, takže i tam se snažíme ty pacienty zaučit v tom, aby měli co nejmenší potíže, takže na to využíváme tady ty pomůcky, kdy pacient cvičí pomocí závaží a tím si posiluje svaly pánevního dna.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U žen je důležitá prevence, tedy správně cvičit, případně používat například venušiny kuličky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Stoklasová, fyzioterapeutka rehabilitačního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“S nimi jdete třeba na procházku, nebo doma uklízíte a když víte, že ve vás vydrží, tak ta pánev je v pořádku, když nevydrží, tak víme, že tu pánev musíme o to víc posilovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci Dne prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to skvělé, jsem moc rád, že tady existuje taková akce, myslím si, že to je super přínosné pro lidi okolo a vidím, že všichni jsou spokojeni, tady vlastně ti zaměstnanci jsou velice ochotní a je to super.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Perfektní, využil jsem, kontrola znamének na objednání to dlouho trvá, tady to bylo zdarma, byl jsem okamžitě odbaven, takže dobrá akce, výborné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Měl jsem znaménko nějaké, tak jsem si říkal nikdy jsem se nenechal odzkoušet, tak takhle a změřit tlak a je všechno dobré.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Největší zájem byl o měření glykémie, krevního tlaku, melanomovou poradnu i spirometrii. U podezřelých nálezů bylo lidem doporučeno, aby podstoupili další vyšetření.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.4.2025, 16:35</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slavnostní zahájení festivalu Další břehy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavnostním zahájením v kině Mír začal 25. ročník festivalu Další břehy. Probíhat až do 1. května na různých místech Opavy a nabídne výstavy, koncerty, besedy, divadelní představení a také filmy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promítáním nejsilnějších momentů z historie a výstavou festivalových plakátů byl v Opavě slavnostně zahájen multižánrový festival Další břehy, který letos slaví čtvrtstoletí. Za tu dobu nabídl zajímavá a atraktivní témata. Tím letošním je Můžeme mít strach, ale nesmíme se bát</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mi se ten slogan strašně líbí. Ono všechny ty ročníky festivalu měly vždycky extrémně zajímavá témata, letošní slogan je o hrdinství, o odvaze, o boji proti strachu. Já se domnívám, že je to aktuální a jsem velmi rád, že tento festival byl připraven s tímto tématem.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letošním ročníkem festival skončí a slavnostní zahájení bylo zároveň poctou Petru Rotreklovi, který ho vymyslel a stál i za jeho dramaturgií. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Rotrekl, dramaturg festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to samozřejmě dojemné, nečekal jsem to a nechtěl jsem to, ani jsem to tak nechtěl. Je to loučení s festivalem, nikoliv se mnou, byť odcházím, ale je to milé, krásné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aleš Koudela, herec, Příležitostný divadelní soubor Frantíka Smělíka: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já na to samozřejmě budu vzpomínat s láskou už proto, že se s Péťou známe velmi dlouho a hlavně jsme byli s naším divadelním souborem už od počátku, vlastně při vzniku tohoto festivalu a vlastně každý rok náš soubor připravil speciálně pro Další břehy nějakou akci. Ať už to byl kubánský večer, americký večer, spoustu dalších a dalších večerů. Bylo to 25 ročníků, takže 25 akcí jsme udělali přímo pro Další břehy a pro Péťu.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci slavnostního zahájení: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to skvělá akce. Ten program je tento rok bohatý a určitě půjdeme na co nejvíc akcí budeme moct a určitě si to užijem.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Mě láká celkově divadlo, myslím, že tady bude i na městském hřbitově, což bude velmi zajímavé. Samozřejmě se spojením vína a Bosche to bude krása a nádhera.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Byli jsme loni a dobré je to. Jsme rádi, že v Opavě něco takového je.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Navštívila jsem všechny ročníky, co jsem se přestěhovala do Opavy. Začátky jsem nestíhala a úžasné je, že to je multižánrové, že si každý přijde na své.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Závěr slavnostního večera patřil kapele Hrubá Hudba a Lesní zvěř. která nabízí jedinečné propojení folkloru a elektronické hudby. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vernisáž výstavy Hieronymus Bosch - Zrcadlo světa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knihovna města Opavy patří výstavě nejtajemnějšího malíře středověku s názvem Hieronymus Bosch - Zrcadlo světa. Ta probíhá v rámci festival Další břehy a na vernisáži zazněla i historická hudba z dob Boschova mládí a z konce jeho života.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lukáš Matoušek, umělecký vedoucí souboru Ars Cameralis: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“A co jsme používali za nástroje z těch strunných to byla fidula, což je předchůdce našich houslí, pak tam byla ribetka rubeba. Potom citola, což je gotický předchůdce kytary, to je drnkací nástroj. A z těch strunných nástrojů ještě tady byla gotická harfa, Bosch ji měl mnohokrát zobrazenou, jednu má dokonce, v zahradě rozkoše má člověka vpleteného do strun té harfy.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumil Vurm, spisovatel, kurátor výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Bosch totiž pravděpodobně namaloval jen asi 30 obrazů. Připisuje se mu asi stovka obrazů, ale ve skutečnosti jich bylo velice málo. Nicméně my jsme vybírali ty nejklíčovější a to je především Zahrada pozemských rozkoší, jeho nejslavnější obraz. Pokušení sv. Antonína, to je ten nejtemnější obraz, kde jsou všechny ty pekelné hrůzy namalované. Fůra sena, to je jeho nejsnáze pochopitelný obraz, protože tam říká, že svět je jako fůra se senem a každý se z něj snaží urvat co jde a pak Klanění tří králů, které se jeví jako normální poklidný obraz, ale když se pozorně podíváte, tak je nasycen kacířskými myšlenkami.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Repliky obrazů jsou stejné velikosti jako originály, které můžeme vidět ve významných galeriích po celé Evropě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bohumil Vurm, spisovatel, kurátor výstavy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kdo navštíví tu výstavu, tak nemusí jezdit do Madridu, Berlína, ale může tady vidět a mít ten dojem z Boschových obrazů jako kdyby tam byl.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markéta Beyerová, ředitelka, Knihovna Petra Bezruče: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V neděli se tady setkáme na besedě s Miřenkou Čechovou, kde si budeme povídat o jejím sobotním vystoupení Light in the darkness a hlavně o její knize Baletky. Ve středu budeme objevovat svět Jiřího Wintera Neprakty s panem Kopeckým, autorem knihy o Nepraktovi k jeho 100. výročí od narození a pak budeme pokračovat až v úterý 22. dubna, kdy tady bude pro veřejnost beseda s Michaelou Vidlákovou a panem Heyeretem, kdy si budeme povídat o holocaustu a terezínském ghetu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Výstava Hieronyma Bosche bude v knihovně Petra Bezruče k vidění až do 20. května.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Slezská nemocnice uspořádala Den zdraví a prevence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slezská nemocnice v Opavě opět po roce uspořádala Den prevence, Už potřetí za sebou se uskutečnil v UniPointu Slezské univerzty v Obchodním centru Breda & Weinstein. Zájem byl velký.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Přes 1300 lidí navštívilo Den zdraví a prevence Slezské nemocnice v Opavě, což je více než loni. V UniPointu Sleszké univerzity v OC Breda pro ně bylo připraveno 13 stanovišť, na kterých si mohli nechat zdarma a bez čekání mimo jiné změřit tlak, cukr v krvi nebo vyšetřit znaménka. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Hozová, náměstkyně pro ošetřovatelskou péči, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Snažíme se i o edukaci, takže proto tady máme i kolegyně z nutriční výživy, máme tady kolegyně na dentální hygienu, můžete si vyzkoušet kapacitu plic, takže fakt se snažíme zaměřit se na preventivní program, ale samozřejmě nenahradíme prevenci u praktického lékaře, která by měla být co dva roky.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Šárka Postupová, vrchní sestra interního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme na stanovišti interního oddělení SNO, kontrolujeme a měříme hladiny glykémií a potom měříme tlak, pokud máme nějaké záchyty, tak lidi odesíláme přímo do odborných ambulancí jak diabetologické tak přímo na naši interní.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tereza Mocková, kožní lékařka, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady u nás probíhá dermatoskopická kontrola znamének. Většinou si pacienti můžou kontrolovat znaménka i sami , kdy můžou zhodnotit, zda se nějak mění velikost, tvar, jestli to znaménko roste a podobně, v tom případě se bere jako nebezpečné nebo podezřelé.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na Dni zdraví se návštěvníci seznámili i s tím, jak aktivovat pánevní dno, což se netýká jen žen. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Stoklasová, fyzioterapeutka rehabilitačního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Edukujeme i muže po prostatektomiích. Jeden z hlavních problémů je pooperační inkontinence u mužů, takže i tam se snažíme ty pacienty zaučit v tom, aby měli co nejmenší potíže, takže na to využíváme tady ty pomůcky, kdy pacient cvičí pomocí závaží a tím si posiluje svaly pánevního dna.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">U žen je důležitá prevence, tedy správně cvičit, případně používat například venušiny kuličky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michaela Stoklasová, fyzioterapeutka rehabilitačního oddělení, SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“S nimi jdete třeba na procházku, nebo doma uklízíte a když víte, že ve vás vydrží, tak ta pánev je v pořádku, když nevydrží, tak víme, že tu pánev musíme o to víc posilovat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci Dne prevence: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to skvělé, jsem moc rád, že tady existuje taková akce, myslím si, že to je super přínosné pro lidi okolo a vidím, že všichni jsou spokojeni, tady vlastně ti zaměstnanci jsou velice ochotní a je to super.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Perfektní, využil jsem, kontrola znamének na objednání to dlouho trvá, tady to bylo zdarma, byl jsem okamžitě odbaven, takže dobrá akce, výborné.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Měl jsem znaménko nějaké, tak jsem si říkal nikdy jsem se nenechal odzkoušet, tak takhle a změřit tlak a je všechno dobré.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Největší zájem byl o měření glykémie, krevního tlaku, melanomovou poradnu i spirometrii. U podezřelých nálezů bylo lidem doporučeno, aby podstoupili další vyšetření.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-12-04-2025-16-36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>