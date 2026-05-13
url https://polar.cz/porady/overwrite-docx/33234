--- v0 (2026-02-15)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">To je zákon, kámo! aneb Preventivní akce proti drogám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Základní škole U Lesa v Karviné-Ráji se mohli žáci osmých a devátých tříd přiučit nové poznatky ohledně legislativy, zákonu a především drogových závislostí, pro které jsou v tomto věku nejvíce náchylní. Akce se uskutečnila v rámci systematické spolupráce s Městskou policií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -305,53 +420,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Postup stromečku, který se může zdát na první pohled složitý, je naopak velmi jednoduchý a zvládne jej každý. I ten, kdo se nepovažuje za nejzručnějšího člověka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doris Starzyková, lektorka drátování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Musíme si naměřit určitý počet drátků, z kterých když potom splétáme dohromady, tak děláme větvičky a na ty potom budeme dávat různé perličky, podle toho, jakou si děvčata vyberou barvu, a stromeček je hotový vlastně.” “Tady jsem si připravila šest drátků, které jsem si spojila nejdříve do takového očka, a to očko bude tvořit základ toho stromečku. Abychom mohli pracovat s tím drátkem, tak je dobré vždycky si ho takhle jako protáhnout mezi prsty nebo přes nějakou hadřičku, aby se narovnal, aby se nám tam nedělaly nějaké očka. No a když potom mám připravený ten základ, tak já potom musím, ale to už na to potřebuji více prostoru, dostat nahoru ty větvičky, nebo ty budoucí větvičky, třeba takhle nějak, to bude potom pěknější, tady to stočíme. A když vlastně nahoru dostaneme ty drátky, tak stočíme kmen a jednotlivé vždycky dva drátky použijeme na větev.” “Tady tenhle ten stromeček jsem začala tvořit zespoda, to znamená, že se tady zespoda udělala taková růžice, která se táhne nahoru a jednotlivé větvičky, nebo jednotlivé drátky se spojí v kmen, a z toho kmenu jdou jednotlivé větvě, na které se potom navlíkají perličky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokročilejší dráteníci se mohou nechat inspirovat například i dekoracemi, kupříkladu velikonočními. Dají se vyrobit nejrůznější ozdobná vajíčka, slepičky nebo jarní závěsy, které potěší každého milovníka domácího tvoření a pěkných výrobků. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokročilejší dráteníci se mohou nechat inspirovat například i dekoracemi, kupříkladu velikonočními. Dají se vyrobit nejrůznější ozdobná vajíčka, slepičky nebo jarní závěsy, které potěší každého milovníka domácího tvoření a pěkných výrobků.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční turnaj v judo s mezinárodní účastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -579,93 +693,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-15-04-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>