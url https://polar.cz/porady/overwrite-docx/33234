--- v1 (2026-05-13)
+++ v2 (2026-09-05)
@@ -735,51 +735,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-15-04-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-15-04-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>