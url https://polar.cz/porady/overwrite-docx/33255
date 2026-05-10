--- v0 (2026-02-01)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.4.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravané recyklují elektrospotřebiče už 20 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravané mohou být příkladem v recyklaci odpadu a to nejen v tom běžném, který už téměř každý třídí díky barveným kontejnerům, ale i v elektrospotřebičích. Ve sběrných dvorech a červených kontejnerech končí tisíce tun elektroodpadu, který se dále využívá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,53 +340,52 @@
         <w:t xml:space="preserve">David Plandor (Nezávislí), starosta Štramberka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Po povodních v září loňského roku jsme zjistili, že v jeskyni Šipce se objevily trhliny a opadající kamení. Proto jsme oslovili geologa, který nám celý skalní masiv zhodnotil a posoudil. Byl to vlastně takový první posudek v celé historii Štramberka, protože nikdy nebylo nic odborného zpracováno. Na základě tohoto odborného posudku jsme potom byli nuceni jeskyni uzavřít pro veřejnost. Probíhaly monitorovací práce a dnes jsou zde opatření k tomu, abychom byli schopni průběžně zjišťovat, zda ten masiv nějakým způsobem pracuje. Od pátku minulého týdne jsme již povolili vstup veřejnosti. Existuje takzvaný návštěvní řád, který je nutné ctít, ale Šipka už je přístupná a bude po celou sezónu. Podle názoru geologa máme sadu opatření, která jsme byli nuceni provést a ještě některá provedená budou. Jedná se o monitorování pomocí geologických sklíček, odstranili jsme některé dřeviny, které svým kořenovým systémem narušovaly ten skalní masiv, a taktéž jsme byli nuceni provést takzvanou obírku toho přepadávajícího nebo visícího kamení, tak aby bylo to riziko pro návštěvníky co nejnižší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLICISTÉ POMOHLI S PORODEM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pondělí odpoledne se policisté z Hlučína nečekaně stali porodními asistenty. Budoucí otec volal na linku 158 s prosbou o pomoc, protože jeho žena začala rodit cestou do porodnice. Kvůli hustému provozu musel zastavit za městem – a právě tam policisté dorazili v pravý čas. Porod díky spolupráci s linkou 155 zvládli na výbornou. Na svět tak přišel zdravý Filípek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pondělí odpoledne se policisté z Hlučína nečekaně stali porodními asistenty. Budoucí otec volal na linku 158 s prosbou o pomoc, protože jeho žena začala rodit cestou do porodnice. Kvůli hustému provozu musel zastavit za městem – a právě tam policisté dorazili v pravý čas. Porod díky spolupráci s linkou 155 zvládli na výbornou. Na svět tak přišel zdravý Filípek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ŽENA UVĚŘILA FALEŠNÉMU BANKÉŘI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože je scénář s falešným bankéřem známý, podvodníkům se stále daří obelstít další oběti. Seniorku z Kopřivnice přesvědčili, že je její účet v ohrožení, a pod záminkou ochrany ji přiměli převést přes 500 tisíc korun na údajně bezpečný účet. Po zjištění, že jde o podvod, už nebylo možné platby zablokovat. Policie případ vyšetřuje jako podvod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -372,53 +486,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KRAJ ŘEŠÍ PEÁŽNÍ TRAŤ PŘES POLSKO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj jedná s polskou stranou kvůli trati přes Glucholazy, kudy vede peážní trať z Krnova do Jeseníků. Náměstek hejtmana pro dopravu Radek Podstawka kvůli tomu navštívil vojvodství Opolské.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK pro dopravu:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mám dobrou zprávu, polská strana se tímhle intenzivně zabývá a chtějí postavit bezúvraťové napojení, takže už by se v Glucholazech nemuselo bezúvraťově jezdit, ale postavili by novou trať, takže bychom se do Jeseníků dostali napřímo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín ocenil lidi, kteří dělají městu dobré jméno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín vyhlásil osobnosti města za rok 2024. Stalo se tak letos poprvé podle nových pravidel. Také slavnostní ceremoniál měl jinou režii, odehrál se v Beskydském divadle.</w:t>
@@ -709,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-04-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>