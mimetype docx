--- v1 (2026-05-10)
+++ v2 (2026-08-29)
@@ -862,51 +862,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-04-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-04-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>