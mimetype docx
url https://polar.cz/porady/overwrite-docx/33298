--- v0 (2025-12-24)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.4.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci 8. třídy vyrazili do Skotska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci 8. třídy stonavské základní školy letos zažili poněkud netradiční velikonoční svátky. Místo pondělní pomlázky, vyrazili v neděli na několikadenní poznávací zájezd do Skotska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -97,165 +212,153 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krojovaní horníci i zahrádkáři mají za sebou výroční schůzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolek krojovaných horníků i místní zahrádkáři zhodnotili uplynulý rok na svých výročních členských schůzích. Kromě bilancování schválili i plány na rok letošní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klubovna stonavských zahrádkářů praskala ve švech. Čelenové  místního zahrádkářského svazu se sešli na své pravidelné výroční schůzi. Loňský  rok pro něj byl zlomový. Uskutečnily se volby a spolek má nové vedení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Ciupa, předseda  MO ČZS Stonava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Loňský rok si myslím, že se nám povedl, byly nové volby, máme  nové vedení, všechno to jsme si dali, tak jsme splnili a všichni byli se, by  zdá, že spokojeni“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na výroční schůzi byl schválen plán akcí, které zahrádkáři  pravidelně připravují nejen púro své členy, ale také pro širokou veřejnost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Buchta,  jednatel MO ČZS Stonava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Většinou ty akce jsou stejné, to znamená, začínáme  výroční schůzí, smažení vaječiny, potom máme zájezd, máme akci Hurá na  prázdniny, kde bych chtěl pozvat hlavně mladé lidi, protože budeme dělat  hamburgery a hranolky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V září proběhne tradiční výstava, která se každoročně  setkává s obrovským zájmem veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Buchta, jednatel MO ČZS Stonava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Své výpěstky může  dávat kdokoliv, budeme rádi za každý příspěvek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těšit se můžete i na tradiční stonavské bramboráky, které  zahrádkáři budou smažit na podzim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Buchta,  jednatel MO ČZS Stonava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Tam bych chtěl jenom upozornit, že už budeme dávat  jenom dva u okýnka, nebudeme dávat sebou žádné bramboráky, protože nechceme,  aby lidi tady hodinu čekali na nějaký bramborák.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyvrcholením letošních akcí stonavských zahrádkářů bude  tradiční rozsvícení vánočního stromečku v jejich areálu na Stavech na  začátku Adventu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zhodnocení loňského roku a plán práce na rok letošní byly  hlavními body také na schůzi Spolku krojovaných horníků při obci Stonava. I  tento spolek má od loňska nové vedení.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Malich, předseda  Spolku krojovaných horníků při obci Stonava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Loňský rok byl aspoň pro mě  trošku náročnější, protože jsem byl zvolen předsedou. Zároveň jsme měli oslavy  115 let spolku, takže ten start byl celkem náročný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krojovaní horníci i v loňském roce úspěšně  reprezentovali Stonavu na různých akcích a to jak kulturních tak i sportovních.  Například v bowlingovém turnaji opětovně obhájili roli favorita. Plán akcí  pro letošní rok je velmi pestrý.</w:t>
@@ -592,53 +695,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten plakat namalowałam dla  naszej drużyny.” Basia: „Zaprojektowałam rysunek, a znajduje się na tym to,  ileśmy przeskoczyli, ile był rekord za minutę, i w jakim to było roku.” Ema: I                                                jest tu również nazwa naszej drużyny ‘100nawianie’.” Krzyś: „Nie  umieliśmy skakać.” Piotruś: „I potemśmy się nauczyli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halka Kwolek, świetliczanka PSP Stonawa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Na  dzień dzisiejszy skaczemy już wszyscy. Dwa najlepsze wyniki to było 125 i 115  przeskoków za minutę.”                                                 </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Wanda Grudzińska, nauczycielka PSP Stonawa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bardzo  nam się podoba ten pomysł, dzieci są rozruszane, a czekają nas zawody, więc  fajnie, już mają kondycję i o wiele lepiej nam się będzie biegało.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -727,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-04-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>