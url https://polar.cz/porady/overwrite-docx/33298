--- v1 (2026-05-08)
+++ v2 (2026-08-28)
@@ -869,51 +869,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-04-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-23-04-2025-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>