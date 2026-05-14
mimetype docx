--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město ocenilo strážníky za příkladnou a věrnou službu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie vyhlásila nejlepší pracovníky za rok 2024. Současně také ocenila ty, kteří  v uniformě novojičínských strážníků slouží jubilejní počet let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,100 +178,94 @@
         <w:t xml:space="preserve">Kateřina Čechová, strážnice MP Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vždycky mě lákala taková akční smysluplná práce, už vlastně i od studia, kdy jsem studovala v Praze bezpečnostní management. Když jsem dostudovala tak jsem se přestěhovala zpátky do Nového Jičína, zjistila jsem že u strážníků městské policie berou, tak jsem to zkusila a vyšlo to.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době máme v týmu i dva mladší strážníky, potažmo konkrétně  i  jednu strážnici, která je velice aktivní a patří k nejlepším strážníkům, oba jsou nadšeni a je třeba tyto lidi motivovat, protože v současné době je opravdu celkem zásadní problém vůbec obsadit tuto pozici mladými lidmi. Takže pokud se nám tato pozice daří obsadit, tak si myslím, že je určitě dobrou cestou tyto lidi motivovat.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhá trojice strážníků si ocenění převzala za to, že se na zajištění bezpečnosti a pořádku ve městě podílejí už jubilejní počet let, konkrétně za 25 let služby Věra Hrušková a Miroslav Peřina a za 15 let věrnosti Martin Rýpar. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhá trojice strážníků si ocenění převzala za to, že se na zajištění bezpečnosti a pořádku ve městě podílejí už jubilejní počet let, konkrétně za 25 let služby Věra Hrušková a Miroslav Peřina a za 15 let věrnosti Martin Rýpar.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Rýpar, strážník MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od dítěte jsem členem sboru dobrovolných hasičů, takže i tam pomáhám ve Fulneku, a chtěl jsem k tomu přidat i tuto práci, aby ta moje pomoc občanům byla trošičku pestřejší, takže z toho důvodu jsem šel k městské policii.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Velké poděkování patří všem strážníkům města Nového Jičína za příkladnou odvedenou práci, je to práce komplikovaná, nelehká, ale zato poctivá. Kolektiv městských strážníků je ustáleným je naplněn a myslím si, že i ta spolupráce s vedením města i s občany je příkladná.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že jsme jedna z mála městských policí, která má trvalý personál stav, jsme v plném počtu, nebojujeme s nedostatkem zaměstnanců. Daří se nám udržet trvalý tým, který táhne za jeden provaz.”  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přednáška přiblížila rizika AI seniorům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -247,57 +356,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Často se třeba setkáváme s podvody, kdy se právě podvodníci v online prostoru snaží, například od seniorů, ale samozřejmě i od kohokoliv, získat jejich finance. Ty triky jsou různé a opravdu je potřeba být velice opatrný, raději si několikrát ověřit, kam skutečně peníze posíláme.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Kopecký, UP Olomouc, projekt e-bezpečí: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí přednášky bude také problematika ověřování, ověřování produktů umělé inteligence. Ale hned tady upozorňuji, že  některé ty produkty je velmi obtížné ověřit, a do budoucna bude velmi těžké zjistit, co vytvořila umělá inteligence a co bylo vytvořeno člověkem.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato přednáška byla realizována v rámci projektu Národního plánu obnovy, ten se zaměřuje také na zvyšování povědomí lidí o moderních komunikačních technologiích.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -341,57 +443,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já se musím přiznat, že jsem se vzbudila ráno, pustila jsem počítač, šla jsem číst e-maily a tam byla zpráva z Japonska. Tak jsem si říkala, už máme výsledky, podívám se. Přelítla jsem tu výsledkovou listinu a vůbec jsem nezaregistrovala, že úplně na prvním místě to první jméno bylo Matyho. Až když jsem si to četla znovu, protože jsem hledala Českou republiku,  tak jsem zjistila, že Maty je ten úplně první na té listině, takže vlastně jsem to prvotně přehlídla.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Štolfa, výtvarný obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jako první mi to řekla moje učitelka tady. Hodně mě to překvapilo a úplně jsem tomu nechtěl věřit, ale když mi to řekla učitelka, tak jsem věřil.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matyáš chodí do výtvarného oboru novojičínské “zušky” třetím rokem, nejraději kreslí tužkou komiksy, na vítězném obrázku zachytil sám sebe, právě jak maluje. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Štolfa, výtvarný obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To byl rozkreslovací úkol. Vybral jsem si, že nakreslím, jak kreslím. Nakreslil jsem to tužkou, potom jsem to obtáhl fixem, potom vodovkami a pak už jsem tam dal jen trošku vody a rozpil jsme to. Na tom obrázku vlastně kreslím farmu, jsou tam kozy, jak jí jablka, a farmář, jak tam ty jablka sklízí.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lada Poulová, učitelka výtvarného oboru ZUŠ Nový Jičín: </w:t>
       </w:r>
@@ -558,93 +653,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-25-04-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>