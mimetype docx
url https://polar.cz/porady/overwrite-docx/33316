--- v0 (2026-03-27)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město je stabilní, další strážníky ale potřebuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezpečnostní situace ve městě byla v uplynulém roce stabilní, vyplývá to z hodnotící zprávy  městské policie. Neovlivnilo ji ani částečné omezení systému služeb, které kvůli nedostatku strážníků nejsou už rok každý den nonstop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -345,104 +460,101 @@
         <w:t xml:space="preserve">Jakub Jedlička, člen výkonného výboru, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jde o to, ať se tu potkáme, popovídáme si i o hokeji, ale je to spíš takové, ať se děti uvolní. Pozvání byli všichni, přípravka, první až čtvrtá třída, mladší a starší žáci, junioři i muži. Obeslali jsme všechny trenéry, funkcionáře a všechny rodiče.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A nechyběli tu ani zástupci nejvěrnějších fanoušků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Gašpárek, Fan club HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsou mezi námi i bývalí hráči a prostě na domácím zápase se všichni sejdeme, jsme nadšení a venku také podporujeme všichni co nejvíce, co se dá.”    </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsou mezi námi i bývalí hráči a prostě na domácím zápase se všichni sejdeme, jsme nadšení a venku také podporujeme všichni co nejvíce, co se dá.”      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oficiálně tu také klub představil i nového trenéra mládeže, kterého ovšem lidé, pohybující se ve Studénce kolem hokeje, velmi dobře znají. Je jím zdejší odchovanec Vladimír Svačina. Většinu kariéry strávil ve Vítkovicích, trojnásobným vítěz extraligy se stal s Oceláři Třinec.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Svačina, trenér mládeže HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím jsme domluveni, že se to bude odvíjet podle mého času, podle mých tréninků, protože nadále budu hrát ve Frýdku-Místku, takže jak mi to dovolí čas. Budu sem tam u čtverky, pětky, sem tam pětka, šestka, vždycky to dáme dopředu dohromady. Budu spíše zatím takový spíše skills coach a sám  spíš bude trošku nabírat nějakou tu atmosféru, abych i já se rozkoukal, co a jak ve Studénce.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jedlička, člen výkonného výboru, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vyrůstal jsem s Vláďou Svačinou, hrávali jsme si spolu u baráku, takže ta myšlenka, když se mu už ty profi roky chýlí ke konci, dovést ho zpátky se mi velmi líbila. Tím, že jsme dlouholetí kamarádi, tak se to podařilo.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Svačina, trenér mládeže HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je pravda, že když vlezu na zimák do Studénky, tak to tam na mě vždycky tak dýchne a ty vzpomínky se vrací do hlavy, tam ty šatny, kde jsem se převlékal, jsou totiž pořád stejné. Takže je to pro mě hezké a jsem rád, že jsem se domluvili, a že Studénce a hlavně dětem tady můžu předat nějaké zkušenosti a tak jim pomoci třeba do jejich další kariéry.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je pravda, že když vlezu na zimák do Studénky, tak to tam na mě vždycky tak dýchne a ty vzpomínky se vrací do hlavy, tam ty šatny, kde jsem se převlékal, jsou totiž pořád stejné. Takže je to pro mě hezké a jsem rád, že jsem se domluvili, a že Studénce a hlavně dětem tady můžu předat nějaké zkušenosti a tak jim pomoci třeba do jejich další kariéry.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jedlička, HC Studénka: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hokej hraju sedm a půl roku. Na hokeji je nejlepší všechno.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Jašková, HC Studénka: </w:t>
       </w:r>
       <w:r>
@@ -476,55 +588,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Amálka začala, tak já jsme se přidal a hraju obránce a někdy útočníka. Je to rychlý sport, nahráváš, musíš sledovat, co se kolem děje, prostě zábavné.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jedlička, člen výkonného výboru, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten duben máme takový volný, protože se nám nepodařilo sehnat led v jiných městech, takže duben jsme zůstali bez tréninků. Letní příprava začíná od 5. května a uvidíme, podle města, kdy bude ve Studénce led. Mají tam probíhat nějaké rekonstrukce šaten a osvětlení, takže doufáme, že v polovině srpna se dostaneme ve Studénce na led, ale už teď víme, že chceme v srpnu dojíždět za ledem, asi do Nového Jičína.”     </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -599,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-25-04-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>