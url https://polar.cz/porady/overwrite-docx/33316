--- v1 (2026-05-17)
+++ v2 (2026-08-29)
@@ -748,51 +748,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-25-04-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-25-04-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>