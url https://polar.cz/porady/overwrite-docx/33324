--- v0 (2025-12-19)
+++ v1 (2026-06-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.4.2025, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na křižovatce přibydou semafory i ostrůvky pro chodce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubu čeká vylepšení velmi frekventované křižovatky u fakultní nemocnice. Cílem je zmodernizovat celou oblast tak, aby byla bezpečnější pro chodce, cyklisty i řidiče. Vzniknou dělící ostrůvky, přibydou semafory i jízdní pruhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -572,57 +687,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěž v japonské Kanagawě je asi nejprestižnější přehlídkou dětských výtvarných prací z celého světa. Letos do ní bylo přihlášeno 71 zemí a více než 10 tisíc výtvorů. Nejlepším z nich byla vyhlášena kresba osmiletého Matyáše Štolfy, žáka novojičínské základní umělecké školy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lada Poulová, učitelka výtvarného oboru ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Šla jsem číst e-maily a tam byla zpráva z Japonska. Přelítla jsem tu výsledkovou listinu a vůbec jsem nezaregistrovala, že úplně na prvním místě to první jméno bylo Matyho. Až když jsem si to četla znovu, protože jsem hledala Českou republiku, tak jsem zjistila, že Maty je ten úplně první.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matyáš chodí do výtvarného oboru novojičínské “zušky” třetím rokem, na vítězném obrázku zachytil sám sebe, právě jak maluje. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Štolfa, výtvarný obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nakreslil jsem to tužkou, potom jsem to obtáhl fixem, potom vodovkami a pak už jsem tam dal jen trošku vody a rozpil jsme to. Na tom obrázku vlastně kreslím  farmu, jsou tam kozy, jak jí jablka, a farmář, jak tam ty jablka sklízí.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lada Poulová, učitelka výtvarného oboru ZUŠ Nový Jičín: </w:t>
       </w:r>
@@ -733,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-27-04-2025-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>