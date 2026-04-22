--- v0 (2026-02-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.5.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střelba uvnitř soudu v Novém Jičíně spustila cvičení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V budově soudu v Novém Jičíně bylo dnes dopoledne slyšet střelbu a volání o pomoc, ovšem jako součást taktického cvičení policie a dalších složek integrovaného záchranného systému. Střelce se během simulace podařilo eliminovat do dvou hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -214,53 +329,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ŘSD OPRAVUJE MOSTY NA RUDNÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intenzivní stavební práce probíhají v Ostravě. Ředitelství silnic a dálnic tam opravuje mosty. Doprava je omezena na ulicích Rudná, Místecká i Frýdecká. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Všechny ty stavby děláme najedou proto, ne abychom letos zkomplikovali život co nejvíc, ale naopak, abychom si uvolnili ruce do těch příštích stavebních sezon, protože od roku 2026, respektive od roku 2027 do roku 2030 nás čeká zásadní investice několik set metrů odsud, a sice Místecká. Je to investice za 2,5 miliardy korun a nesmí se stát, že by se zásadním způsobem křížila s nějakou další stavbou právě tady na tom dopravním uzlu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté z celého kraje darovali krev</w:t>
@@ -660,93 +772,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-05-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>